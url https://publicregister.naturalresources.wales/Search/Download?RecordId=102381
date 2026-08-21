--- v0 (2026-07-04)
+++ v1 (2026-08-21)
@@ -6266,95 +6266,97 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F5010200614DF11ADA2F0C49BD4360B2CC643CB8" ma:contentTypeVersion="776" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="269f9a89489f715adc5d7e41e63e865a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="a7197930-178b-4914-93ce-e1fe9bf0246c" xmlns:ns5="005db27c-c37f-4c3b-898d-3fee1249b087" xmlns:ns6="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns7="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b23f5c57f6169a9d05299c9b98fd1797" ns2:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F5010200614DF11ADA2F0C49BD4360B2CC643CB8" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="48f595ce72f7039e681e157321613043">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="a7197930-178b-4914-93ce-e1fe9bf0246c" xmlns:ns5="005db27c-c37f-4c3b-898d-3fee1249b087" xmlns:ns6="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns7="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="205501016c809e7dd6a943081c86448a" ns2:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="a7197930-178b-4914-93ce-e1fe9bf0246c"/>
     <xsd:import namespace="005db27c-c37f-4c3b-898d-3fee1249b087"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
-                <xsd:element ref="ns2:License_x002f_Activity_x0020_Type"/>
+                <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
                 <xsd:element ref="ns2:Post_x0020_code" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns5:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns6:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="859f7ad6-93f6-4205-b62b-a17f28acbbac" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Disclosure_x0020_Status" ma:index="8" ma:displayName="Disclosure Status" ma:format="Dropdown" ma:internalName="Disclosure_x0020_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Draft"/>
           <xsd:enumeration value="Public register"/>
           <xsd:enumeration value="Not public register"/>
           <xsd:enumeration value="To be assessed"/>
           <xsd:enumeration value="Approval for access"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Document_x0020_Date" ma:index="9" ma:displayName="Document Date" ma:format="DateOnly" ma:internalName="Document_x0020_Date" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
@@ -6390,145 +6392,147 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Appeal"/>
           <xsd:enumeration value="Enforcement action"/>
           <xsd:enumeration value="Engineering"/>
           <xsd:enumeration value="Environment monitoring"/>
           <xsd:enumeration value="Exemption application"/>
           <xsd:enumeration value="Groundwater Investigation Consent"/>
           <xsd:enumeration value="Incident"/>
           <xsd:enumeration value="Inspections"/>
           <xsd:enumeration value="Licences applications"/>
           <xsd:enumeration value="Licence supervision"/>
           <xsd:enumeration value="Licence surrender"/>
           <xsd:enumeration value="Licence transfer"/>
           <xsd:enumeration value="Licence renewal"/>
           <xsd:enumeration value="Licence variation"/>
           <xsd:enumeration value="OMA"/>
           <xsd:enumeration value="Post licence compliance"/>
           <xsd:enumeration value="Pre-application"/>
           <xsd:enumeration value="Returns"/>
           <xsd:enumeration value="Waste returns"/>
           <xsd:enumeration value="Waste Shipment Forms"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="License_x002f_Activity_x0020_Type" ma:index="14" ma:displayName="License/Activity Type" ma:format="Dropdown" ma:internalName="License_x002F_Activity_x0020_Type">
+    <xsd:element name="License_x002f_Activity_x0020_Type" ma:index="14" nillable="true" ma:displayName="License/Activity Type" ma:format="Dropdown" ma:hidden="true" ma:internalName="License_x002F_Activity_x0020_Type" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="1. EPR Waste Facility"/>
           <xsd:enumeration value="2. EPR Mobile Deployments"/>
           <xsd:enumeration value="3. EPR Regulated Industry"/>
           <xsd:enumeration value="4. EPR Water Discharge"/>
           <xsd:enumeration value="5. WRA Water Resources Regulations"/>
           <xsd:enumeration value="6. EPR Groundwater Permits"/>
           <xsd:enumeration value="7. Water Industry Act"/>
           <xsd:enumeration value="8. Herbicides"/>
           <xsd:enumeration value="9. Radioactive Substances Regulation (RSR)"/>
           <xsd:enumeration value="10. Control of Major Accident Hazards Regulation (COMAH)"/>
           <xsd:enumeration value="11. Waste Exemptions"/>
           <xsd:enumeration value="12. Water Exemptions"/>
           <xsd:enumeration value="13. EPR Flood Risk Activity"/>
           <xsd:enumeration value="14. Flood Exemption"/>
           <xsd:enumeration value="15. Marine License"/>
           <xsd:enumeration value="16. MEPS"/>
           <xsd:enumeration value="17. International Waste Shipment"/>
+          <xsd:enumeration value="18. EPR Medium Combustion Plant"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Process_x0020_Type" ma:index="15" ma:displayName="Process Type" ma:format="Dropdown" ma:internalName="Process_x0020_Type" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Application"/>
           <xsd:enumeration value="Permit"/>
           <xsd:enumeration value="Compliance"/>
           <xsd:enumeration value="Monitoring"/>
           <xsd:enumeration value="Enforcement"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Addressee" ma:index="16" nillable="true" ma:displayName="Customer Address" ma:hidden="true" ma:internalName="Addressee" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Customer_x0020_Name" ma:index="17" nillable="true" ma:displayName="Customer Name" ma:hidden="true" ma:internalName="Customer_x0020_Name" ma:readOnly="false">
+    <xsd:element name="Customer_x0020_Name" ma:index="17" nillable="true" ma:displayName="Customer Name" ma:internalName="Customer_x0020_Name">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Facility_x0020_Address" ma:index="18" nillable="true" ma:displayName="Facility Address" ma:hidden="true" ma:internalName="Facility_x0020_Address" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Site_x0020_Name" ma:index="19" nillable="true" ma:displayName="Site Name" ma:hidden="true" ma:internalName="Site_x0020_Name" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="20" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority" ma:readOnly="false">
+    <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="20" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Blaenau Gwent CBC"/>
           <xsd:enumeration value="Bridgend CBC"/>
           <xsd:enumeration value="Caerphilly CBC"/>
           <xsd:enumeration value="Cardiff County Council"/>
           <xsd:enumeration value="Carmarthenshire County Council"/>
           <xsd:enumeration value="Ceredigion County Council"/>
           <xsd:enumeration value="City and County of Swansea"/>
           <xsd:enumeration value="Conwy CBC"/>
           <xsd:enumeration value="Denbighshire County Council"/>
           <xsd:enumeration value="Flintshire County Council"/>
           <xsd:enumeration value="Gwynedd Council"/>
           <xsd:enumeration value="Isle of Anglesey CC"/>
           <xsd:enumeration value="Merthyr Tydfil CBC"/>
           <xsd:enumeration value="Monmouthshire CC"/>
           <xsd:enumeration value="Neath Port Talbot CBC"/>
           <xsd:enumeration value="Newport City Council"/>
           <xsd:enumeration value="Pembrokeshire County Council"/>
           <xsd:enumeration value="Powys County Council"/>
           <xsd:enumeration value="Rhondda Cynon Taff CBC"/>
           <xsd:enumeration value="Torfaen CBC"/>
           <xsd:enumeration value="Vale of Glamorgan Council"/>
           <xsd:enumeration value="Wrexham CBC"/>
           <xsd:enumeration value="Shropshire"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Surrendered_x002f_Expired" ma:index="21" nillable="true" ma:displayName="Surrendered/Expired" ma:format="Dropdown" ma:hidden="true" ma:internalName="Surrendered_x002F_Expired" ma:readOnly="false">
+    <xsd:element name="Surrendered_x002f_Expired" ma:index="21" nillable="true" ma:displayName="Surrendered/Expired" ma:format="Dropdown" ma:hidden="true" ma:internalName="Surrendered_x002F_Expired">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Post_x0020_code" ma:index="22" nillable="true" ma:displayName="Post code" ma:hidden="true" ma:internalName="Post_x0020_code" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Surrendered_x002f_Expired_x0020_Date" ma:index="23" nillable="true" ma:displayName="Surrendered/Expired Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="Surrendered_x002F_Expired_x0020_Date" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="41" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7e602b1e-d2f0-4c3e-9f3d-f70bf714bda9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6e121689-de5b-41b9-a751-bfeda7fa2b07">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
@@ -6575,50 +6579,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="33" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="38" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="40" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="78499d3b-94a8-4059-8763-489d4400b14a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="42" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="43" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="005db27c-c37f-4c3b-898d-3fee1249b087" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="LastSharedByUser" ma:index="29" nillable="true" ma:displayName="Last Shared By User" ma:description="" ma:internalName="LastSharedByUser" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6e121689-de5b-41b9-a751-bfeda7fa2b07" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="LastSharedByTime" ma:index="30" nillable="true" ma:displayName="Last Shared By Time" ma:description="" ma:internalName="LastSharedByTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9be56660-2c31-41ef-bc00-23e72f632f2a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -6789,83 +6803,83 @@
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Llandow Household Waste Recycling Centre</Site_x0020_Name>
     <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Outgoing document</Internal_x002f_External>
     <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Form/Proforma</Document_x0020_Type>
     <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Vale of Glamorgan Council</Welsh_x0020_Local_x0020_Authority>
     <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
-    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">3 Sidings Court, White Rose Way, Doncaster, England, DN4 5NU</Addressee>
     <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Application</Process_x0020_Type>
     <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">1. EPR Waste Facility</License_x002f_Activity_x0020_Type>
     <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2016-06-13T23:00:00+00:00</Document_x0020_Date>
     <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Unit 55,Gluepot Road, Llandow Trading Estate, Llandow, Vale of Glamorgan</Facility_x0020_Address>
     <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence transfer</Environment_x0020_Sub_x0020_Folder>
     <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">FCC Waste Services (UK) Limited</Customer_x0020_Name>
     <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">CF71 7PB</Post_x0020_code>
     <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-106-31709</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
       <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-106-31709</Url>
       <Description>REGU-106-31709</Description>
     </_dlc_DocIdUrl>
     <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a7197930-178b-4914-93ce-e1fe9bf0246c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87664B84-1625-4F40-8736-0A7B32E7AD5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4D77FFB-4B28-4BE8-90CA-2196A0ABD699}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38537332-6371-409B-89A7-0A5B907D7C08}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39193B99-15BF-4144-B3C7-D5EF82828B6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A782018-44E2-4549-A75A-77E32B55E04E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CA7CDC7-DA1E-4EC9-93D1-E2A2F9B2D825}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>