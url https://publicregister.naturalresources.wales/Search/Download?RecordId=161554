--- v0 (2026-07-06)
+++ v1 (2026-09-22)
@@ -5546,69 +5546,69 @@
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102002CD491039417834E9F8E40366955224E" ma:contentTypeVersion="777" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="7ae1db2ea84a255b407a5b28b644367e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="2cd7809e-5722-48ef-a95b-f8b7179f3015" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns6="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns7="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d972b490d39b9d3e46388c17c22852d" ns2:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102002CD491039417834E9F8E40366955224E" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="c8f4588f70cd0c6d46d4f177e6bdfa96">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="2cd7809e-5722-48ef-a95b-f8b7179f3015" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns6="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns7="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b2a9aac52d4526ff02e2de4154738a7" ns2:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="2cd7809e-5722-48ef-a95b-f8b7179f3015"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
-                <xsd:element ref="ns2:License_x002f_Activity_x0020_Type"/>
+                <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
                 <xsd:element ref="ns2:Post_x0020_code" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns5:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns6:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns6:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -5672,103 +5672,103 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Appeal"/>
           <xsd:enumeration value="Enforcement action"/>
           <xsd:enumeration value="Engineering"/>
           <xsd:enumeration value="Environment monitoring"/>
           <xsd:enumeration value="Exemption application"/>
           <xsd:enumeration value="Groundwater Investigation Consent"/>
           <xsd:enumeration value="Incident"/>
           <xsd:enumeration value="Inspections"/>
           <xsd:enumeration value="Licences applications"/>
           <xsd:enumeration value="Licence supervision"/>
           <xsd:enumeration value="Licence surrender"/>
           <xsd:enumeration value="Licence transfer"/>
           <xsd:enumeration value="Licence renewal"/>
           <xsd:enumeration value="Licence variation"/>
           <xsd:enumeration value="OMA"/>
           <xsd:enumeration value="Post licence compliance"/>
           <xsd:enumeration value="Pre-application"/>
           <xsd:enumeration value="Returns"/>
           <xsd:enumeration value="Waste returns"/>
           <xsd:enumeration value="Waste Shipment Forms"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="License_x002f_Activity_x0020_Type" ma:index="14" ma:displayName="License/Activity Type" ma:format="Dropdown" ma:internalName="License_x002F_Activity_x0020_Type">
+    <xsd:element name="License_x002f_Activity_x0020_Type" ma:index="14" nillable="true" ma:displayName="License/Activity Type" ma:format="Dropdown" ma:hidden="true" ma:internalName="License_x002F_Activity_x0020_Type" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="1. EPR Waste Facility"/>
           <xsd:enumeration value="2. EPR Mobile Deployments"/>
           <xsd:enumeration value="3. EPR Regulated Industry"/>
           <xsd:enumeration value="4. EPR Water Discharge"/>
           <xsd:enumeration value="5. WRA Water Resources Regulations"/>
           <xsd:enumeration value="6. EPR Groundwater Permits"/>
           <xsd:enumeration value="7. Water Industry Act"/>
           <xsd:enumeration value="8. Herbicides"/>
           <xsd:enumeration value="9. Radioactive Substances Regulation (RSR)"/>
           <xsd:enumeration value="10. Control of Major Accident Hazards Regulation (COMAH)"/>
           <xsd:enumeration value="11. Waste Exemptions"/>
           <xsd:enumeration value="12. Water Exemptions"/>
           <xsd:enumeration value="13. EPR Flood Risk Activity"/>
           <xsd:enumeration value="14. Flood Exemption"/>
           <xsd:enumeration value="15. Marine License"/>
           <xsd:enumeration value="16. MEPS"/>
           <xsd:enumeration value="17. International Waste Shipment"/>
           <xsd:enumeration value="18. EPR Medium Combustion Plant"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Addressee" ma:index="15" nillable="true" ma:displayName="Customer Address" ma:hidden="true" ma:internalName="Addressee" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Customer_x0020_Name" ma:index="16" nillable="true" ma:displayName="Customer Name" ma:hidden="true" ma:indexed="true" ma:internalName="Customer_x0020_Name" ma:readOnly="false">
+    <xsd:element name="Customer_x0020_Name" ma:index="16" nillable="true" ma:displayName="Customer Name" ma:indexed="true" ma:internalName="Customer_x0020_Name">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Facility_x0020_Address" ma:index="17" nillable="true" ma:displayName="Facility Address" ma:hidden="true" ma:internalName="Facility_x0020_Address" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Site_x0020_Name" ma:index="18" nillable="true" ma:displayName="Site Name" ma:hidden="true" ma:indexed="true" ma:internalName="Site_x0020_Name" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="19" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority" ma:readOnly="false">
+    <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="19" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Blaenau Gwent CBC"/>
           <xsd:enumeration value="Bridgend CBC"/>
           <xsd:enumeration value="Caerphilly CBC"/>
           <xsd:enumeration value="Cardiff County Council"/>
           <xsd:enumeration value="Carmarthenshire County Council"/>
           <xsd:enumeration value="Ceredigion County Council"/>
           <xsd:enumeration value="City and County of Swansea"/>
           <xsd:enumeration value="Conwy CBC"/>
           <xsd:enumeration value="Denbighshire County Council"/>
           <xsd:enumeration value="Flintshire County Council"/>
           <xsd:enumeration value="Gwynedd Council"/>
           <xsd:enumeration value="Isle of Anglesey CC"/>
           <xsd:enumeration value="Merthyr Tydfil CBC"/>
           <xsd:enumeration value="Monmouthshire CC"/>
           <xsd:enumeration value="Neath Port Talbot CBC"/>
           <xsd:enumeration value="Newport City Council"/>
           <xsd:enumeration value="Pembrokeshire County Council"/>
           <xsd:enumeration value="Powys County Council"/>
           <xsd:enumeration value="Rhondda Cynon Taff CBC"/>
           <xsd:enumeration value="Torfaen CBC"/>
           <xsd:enumeration value="Vale of Glamorgan Council"/>
           <xsd:enumeration value="Wrexham CBC"/>
           <xsd:enumeration value="Shropshire"/>
@@ -6035,86 +6035,86 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-219-5532819</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
       <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-219-5532819</Url>
       <Description>REGU-219-5532819</Description>
     </_dlc_DocIdUrl>
     <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Tythegston Civic Amenity Site</Site_x0020_Name>
     <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Outgoing document</Internal_x002f_External>
     <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">CF32 0NE	</Post_x0020_code>
     <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2cd7809e-5722-48ef-a95b-f8b7179f3015">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Document_x0020_Type>
     <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Bridgend CBC</Welsh_x0020_Local_x0020_Authority>
     <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
-    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2nd Floor Optimum House, Clippers Quay, Salford, England, M50 3XP</Addressee>
+    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Suite 2e, The Courtyard, Main Cross Road, Great Yarmouth, Norfolk, NR30 3NZ</Addressee>
     <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Process_x0020_Type>
     <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">1. EPR Waste Facility</License_x002f_Activity_x0020_Type>
     <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2024-03-18T00:00:00+00:00</Document_x0020_Date>
     <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Tythegston, Bridgend</Facility_x0020_Address>
     <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence supervision</Environment_x0020_Sub_x0020_Folder>
-    <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Kier Services Limited</Customer_x0020_Name>
+    <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Plan B Management Solutions Limited</Customer_x0020_Name>
     <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39193B99-15BF-4144-B3C7-D5EF82828B6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6BC6B58-FAA4-46A9-9D50-FCF4E5DB4D55}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73FF0F2D-9016-4125-8B4D-E138F4656C97}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{295085B3-F481-4B70-A90F-EF1980ED3C5A}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CA7CDC7-DA1E-4EC9-93D1-E2A2F9B2D825}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A782018-44E2-4549-A75A-77E32B55E04E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
@@ -6129,57 +6129,60 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>233_08_SD70 Environmental permitting: transferee, full transfer, old style schedules</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Environment Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>233_08_SD70 Environmental permitting: transferee, full transfer, old style schedules</dc:title>
+  <dc:title>to Plan B Management Solutions Limited from Kier Services Limited </dc:title>
   <dc:creator/>
   <cp:keywords>233 08 SD70, 23308SD70, 233-08-SD70</cp:keywords>
   <dc:description>233_08_SD70, Version 5_x000d_
 Issue date: 19/07/2011</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102002CD491039417834E9F8E40366955224E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="IsMyDocuments">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>5efe586b-9d4a-4e2a-beba-0239494d883a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
 </Properties>
 </file>