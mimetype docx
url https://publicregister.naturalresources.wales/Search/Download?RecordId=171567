--- v0 (2026-07-26)
+++ v1 (2026-10-27)
@@ -32645,68 +32645,68 @@
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102006A3CF61260829645ADC2175EB11FB854" ma:contentTypeVersion="777" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="84171a4bbee1c3867b9a6371aa701b1f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="b67299c9-1600-4d20-976e-ea8f199d05b8" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c885c14890cfc27090ecc22a0af87e18" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102006A3CF61260829645ADC2175EB11FB854" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="62a7ad04000b4717df5aeb20754bb748">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="b67299c9-1600-4d20-976e-ea8f199d05b8" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="df12db42e34f4d8403c557b947e740a9" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="b67299c9-1600-4d20-976e-ea8f199d05b8"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
-                <xsd:element ref="ns2:License_x002f_Activity_x0020_Type"/>
+                <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
                 <xsd:element ref="ns2:Post_x0020_code" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns4:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns5:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -32770,114 +32770,114 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Appeal"/>
           <xsd:enumeration value="Enforcement action"/>
           <xsd:enumeration value="Engineering"/>
           <xsd:enumeration value="Environment monitoring"/>
           <xsd:enumeration value="Exemption application"/>
           <xsd:enumeration value="Groundwater Investigation Consent"/>
           <xsd:enumeration value="Incident"/>
           <xsd:enumeration value="Inspections"/>
           <xsd:enumeration value="Licences applications"/>
           <xsd:enumeration value="Licence supervision"/>
           <xsd:enumeration value="Licence surrender"/>
           <xsd:enumeration value="Licence transfer"/>
           <xsd:enumeration value="Licence renewal"/>
           <xsd:enumeration value="Licence variation"/>
           <xsd:enumeration value="OMA"/>
           <xsd:enumeration value="Post licence compliance"/>
           <xsd:enumeration value="Pre-application"/>
           <xsd:enumeration value="Returns"/>
           <xsd:enumeration value="Waste returns"/>
           <xsd:enumeration value="Waste Shipment Forms"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="License_x002f_Activity_x0020_Type" ma:index="14" ma:displayName="License/Activity Type" ma:format="Dropdown" ma:indexed="true" ma:internalName="License_x002F_Activity_x0020_Type">
+    <xsd:element name="License_x002f_Activity_x0020_Type" ma:index="14" nillable="true" ma:displayName="License/Activity Type" ma:format="Dropdown" ma:hidden="true" ma:indexed="true" ma:internalName="License_x002F_Activity_x0020_Type" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="1. EPR Waste Facility"/>
           <xsd:enumeration value="2. EPR Mobile Deployments"/>
           <xsd:enumeration value="3. EPR Regulated Industry"/>
           <xsd:enumeration value="4. EPR Water Discharge"/>
           <xsd:enumeration value="5. WRA Water Resources Regulations"/>
           <xsd:enumeration value="6. EPR Groundwater Permits"/>
           <xsd:enumeration value="7. Water Industry Act"/>
           <xsd:enumeration value="8. Herbicides"/>
           <xsd:enumeration value="9. Radioactive Substances Regulation (RSR)"/>
           <xsd:enumeration value="10. Control of Major Accident Hazards Regulation (COMAH)"/>
           <xsd:enumeration value="11. Waste Exemptions"/>
           <xsd:enumeration value="12. Water Exemptions"/>
           <xsd:enumeration value="13. EPR Flood Risk Activity"/>
           <xsd:enumeration value="14. Flood Exemption"/>
           <xsd:enumeration value="15. Marine License"/>
           <xsd:enumeration value="16. MEPS"/>
           <xsd:enumeration value="17. International Waste Shipment"/>
           <xsd:enumeration value="18. EPR Medium Combustion Plant"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Process_x0020_Type" ma:index="15" ma:displayName="Process Type" ma:format="Dropdown" ma:internalName="Process_x0020_Type" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Application"/>
           <xsd:enumeration value="Permit"/>
           <xsd:enumeration value="Compliance"/>
           <xsd:enumeration value="Monitoring"/>
           <xsd:enumeration value="Enforcement"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Addressee" ma:index="16" nillable="true" ma:displayName="Customer Address" ma:hidden="true" ma:internalName="Addressee" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Customer_x0020_Name" ma:index="17" nillable="true" ma:displayName="Customer Name" ma:hidden="true" ma:indexed="true" ma:internalName="Customer_x0020_Name" ma:readOnly="false">
+    <xsd:element name="Customer_x0020_Name" ma:index="17" nillable="true" ma:displayName="Customer Name" ma:indexed="true" ma:internalName="Customer_x0020_Name">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Facility_x0020_Address" ma:index="18" nillable="true" ma:displayName="Facility Address" ma:hidden="true" ma:internalName="Facility_x0020_Address" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Site_x0020_Name" ma:index="19" nillable="true" ma:displayName="Site Name" ma:hidden="true" ma:internalName="Site_x0020_Name" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="20" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority" ma:readOnly="false">
+    <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="20" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Blaenau Gwent CBC"/>
           <xsd:enumeration value="Bridgend CBC"/>
           <xsd:enumeration value="Caerphilly CBC"/>
           <xsd:enumeration value="Cardiff County Council"/>
           <xsd:enumeration value="Carmarthenshire County Council"/>
           <xsd:enumeration value="Ceredigion County Council"/>
           <xsd:enumeration value="City and County of Swansea"/>
           <xsd:enumeration value="Conwy CBC"/>
           <xsd:enumeration value="Denbighshire County Council"/>
           <xsd:enumeration value="Flintshire County Council"/>
           <xsd:enumeration value="Gwynedd Council"/>
           <xsd:enumeration value="Isle of Anglesey CC"/>
           <xsd:enumeration value="Merthyr Tydfil CBC"/>
           <xsd:enumeration value="Monmouthshire CC"/>
           <xsd:enumeration value="Neath Port Talbot CBC"/>
           <xsd:enumeration value="Newport City Council"/>
           <xsd:enumeration value="Pembrokeshire County Council"/>
           <xsd:enumeration value="Powys County Council"/>
           <xsd:enumeration value="Rhondda Cynon Taff CBC"/>
           <xsd:enumeration value="Torfaen CBC"/>
           <xsd:enumeration value="Vale of Glamorgan Council"/>
           <xsd:enumeration value="Wrexham CBC"/>
           <xsd:enumeration value="Shropshire"/>
@@ -33182,68 +33182,51 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D4DC592-7575-4422-AAFE-72BD2DF1C734}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A769D4B2-B3DD-47AB-87E7-AF0C2F76F6FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DE89665-0CB7-4F36-A4F7-65D21D5CE882}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{150ADC29-CEB7-4B01-A99F-83E93F0762C2}">
-[...16 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37E7B1A0-4352-42EE-A778-D3D98590DD90}"/>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26A4F051-EA83-4317-AA35-88BB9027C6DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <ds:schemaRef ds:uri="b67299c9-1600-4d20-976e-ea8f199d05b8"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>