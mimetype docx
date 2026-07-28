--- v0 (2026-05-18)
+++ v1 (2026-07-28)
@@ -15315,69 +15315,69 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F501020000462B6CE9C1494683708F95FFF850A6" ma:contentTypeVersion="779" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="e2ad8de7a87e4095319867bdf3952f23">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="5b970563-8909-4a3f-aa2d-2051b0ae3e8e" xmlns:ns5="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" xmlns:ns7="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="762a9ed44bec16a9b9fe1460d4d01aaf" ns2:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F501020000462B6CE9C1494683708F95FFF850A6" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="bd4b566e399a869abb8eda055381226b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="5b970563-8909-4a3f-aa2d-2051b0ae3e8e" xmlns:ns5="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" xmlns:ns7="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8962a05bbc3cd2baa106bffda53dbf78" ns2:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="5b970563-8909-4a3f-aa2d-2051b0ae3e8e"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
-                <xsd:element ref="ns2:License_x002f_Activity_x0020_Type"/>
+                <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
                 <xsd:element ref="ns2:Post_x0020_code" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns5:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns5:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns7:IconOverlay" minOccurs="0"/>
@@ -15442,114 +15442,114 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Appeal"/>
           <xsd:enumeration value="Enforcement action"/>
           <xsd:enumeration value="Engineering"/>
           <xsd:enumeration value="Environment monitoring"/>
           <xsd:enumeration value="Exemption application"/>
           <xsd:enumeration value="Groundwater Investigation Consent"/>
           <xsd:enumeration value="Incident"/>
           <xsd:enumeration value="Inspections"/>
           <xsd:enumeration value="Licences applications"/>
           <xsd:enumeration value="Licence supervision"/>
           <xsd:enumeration value="Licence surrender"/>
           <xsd:enumeration value="Licence transfer"/>
           <xsd:enumeration value="Licence renewal"/>
           <xsd:enumeration value="Licence variation"/>
           <xsd:enumeration value="OMA"/>
           <xsd:enumeration value="Post licence compliance"/>
           <xsd:enumeration value="Pre-application"/>
           <xsd:enumeration value="Returns"/>
           <xsd:enumeration value="Waste returns"/>
           <xsd:enumeration value="Waste Shipment Forms"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="License_x002f_Activity_x0020_Type" ma:index="14" ma:displayName="License/Activity Type" ma:format="Dropdown" ma:internalName="License_x002F_Activity_x0020_Type">
+    <xsd:element name="License_x002f_Activity_x0020_Type" ma:index="14" nillable="true" ma:displayName="License/Activity Type" ma:format="Dropdown" ma:hidden="true" ma:internalName="License_x002F_Activity_x0020_Type" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="1. EPR Waste Facility"/>
           <xsd:enumeration value="2. EPR Mobile Deployments"/>
           <xsd:enumeration value="3. EPR Regulated Industry"/>
           <xsd:enumeration value="4. EPR Water Discharge"/>
           <xsd:enumeration value="5. WRA Water Resources Regulations"/>
           <xsd:enumeration value="6. EPR Groundwater Permits"/>
           <xsd:enumeration value="7. Water Industry Act"/>
           <xsd:enumeration value="8. Herbicides"/>
           <xsd:enumeration value="9. Radioactive Substances Regulation (RSR)"/>
           <xsd:enumeration value="10. Control of Major Accident Hazards Regulation (COMAH)"/>
           <xsd:enumeration value="11. Waste Exemptions"/>
           <xsd:enumeration value="12. Water Exemptions"/>
           <xsd:enumeration value="13. EPR Flood Risk Activity"/>
           <xsd:enumeration value="14. Flood Exemption"/>
           <xsd:enumeration value="15. Marine License"/>
           <xsd:enumeration value="16. MEPS"/>
           <xsd:enumeration value="17. International Waste Shipment"/>
           <xsd:enumeration value="18. EPR Medium Combustion Plant"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Process_x0020_Type" ma:index="15" ma:displayName="Process Type" ma:format="Dropdown" ma:internalName="Process_x0020_Type" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Application"/>
           <xsd:enumeration value="Permit"/>
           <xsd:enumeration value="Compliance"/>
           <xsd:enumeration value="Monitoring"/>
           <xsd:enumeration value="Enforcement"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Addressee" ma:index="16" nillable="true" ma:displayName="Customer Address" ma:hidden="true" ma:internalName="Addressee" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Customer_x0020_Name" ma:index="17" nillable="true" ma:displayName="Customer Name" ma:hidden="true" ma:internalName="Customer_x0020_Name" ma:readOnly="false">
+    <xsd:element name="Customer_x0020_Name" ma:index="17" nillable="true" ma:displayName="Customer Name" ma:internalName="Customer_x0020_Name">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Facility_x0020_Address" ma:index="18" nillable="true" ma:displayName="Facility Address" ma:hidden="true" ma:internalName="Facility_x0020_Address" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Site_x0020_Name" ma:index="19" nillable="true" ma:displayName="Site Name" ma:hidden="true" ma:internalName="Site_x0020_Name" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="20" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority" ma:readOnly="false">
+    <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="20" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Blaenau Gwent CBC"/>
           <xsd:enumeration value="Bridgend CBC"/>
           <xsd:enumeration value="Caerphilly CBC"/>
           <xsd:enumeration value="Cardiff County Council"/>
           <xsd:enumeration value="Carmarthenshire County Council"/>
           <xsd:enumeration value="Ceredigion County Council"/>
           <xsd:enumeration value="City and County of Swansea"/>
           <xsd:enumeration value="Conwy CBC"/>
           <xsd:enumeration value="Denbighshire County Council"/>
           <xsd:enumeration value="Flintshire County Council"/>
           <xsd:enumeration value="Gwynedd Council"/>
           <xsd:enumeration value="Isle of Anglesey CC"/>
           <xsd:enumeration value="Merthyr Tydfil CBC"/>
           <xsd:enumeration value="Monmouthshire CC"/>
           <xsd:enumeration value="Neath Port Talbot CBC"/>
           <xsd:enumeration value="Newport City Council"/>
           <xsd:enumeration value="Pembrokeshire County Council"/>
           <xsd:enumeration value="Powys County Council"/>
           <xsd:enumeration value="Rhondda Cynon Taff CBC"/>
           <xsd:enumeration value="Torfaen CBC"/>
           <xsd:enumeration value="Vale of Glamorgan Council"/>
           <xsd:enumeration value="Wrexham CBC"/>
           <xsd:enumeration value="Shropshire"/>
@@ -15846,51 +15846,51 @@
     <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">3. EPR Regulated Industry</License_x002f_Activity_x0020_Type>
     <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2024-09-23T23:00:00+00:00</Document_x0020_Date>
     <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Ty Coch Way, Ty Coch, Cwmbran</Facility_x0020_Address>
     <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence supervision</Environment_x0020_Sub_x0020_Folder>
     <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">National Grid Electricity Distribution (South Wales) PLC </Customer_x0020_Name>
     <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94AC0B06-02DD-42F1-853D-9CAC192677B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA3DB9F8-4A34-4AA9-A2AD-7F517FFFFED6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B123D4A7-8A74-47B6-B49E-744B5273FB84}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78A6D7B1-2C79-4C27-A62C-4ADC5651FB42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380D659D-9DCB-4446-A6ED-F83E23461EBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2515937F-6515-44E8-8330-237D7CBAC59E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>