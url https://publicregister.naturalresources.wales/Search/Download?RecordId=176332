--- v0 (2026-05-06)
+++ v1 (2026-07-26)
@@ -4630,96 +4630,97 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102009A572A858F042E43B70198AD05EA8761" ma:contentTypeVersion="777" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="a8cc623711893be858a3763705bc69b0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="cd6faf52-b12f-444c-a3fc-1f0e7a71d996" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="89dd3acc548b7fd908a47e99fc8a6228" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102009A572A858F042E43B70198AD05EA8761" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="04ff10abcff0374c606f97bfba740d48">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="cd6faf52-b12f-444c-a3fc-1f0e7a71d996" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63c05b3ebb1b523a132b5ee162c44a9d" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
-                <xsd:element ref="ns2:License_x002f_Activity_x0020_Type"/>
+                <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
                 <xsd:element ref="ns2:Post_x0020_code" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns4:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns5:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns5:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="859f7ad6-93f6-4205-b62b-a17f28acbbac" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Disclosure_x0020_Status" ma:index="8" ma:displayName="Disclosure Status" ma:format="Dropdown" ma:indexed="true" ma:internalName="Disclosure_x0020_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Draft"/>
           <xsd:enumeration value="Public register"/>
           <xsd:enumeration value="Not public register"/>
           <xsd:enumeration value="To be assessed"/>
           <xsd:enumeration value="Approval for access"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Document_x0020_Date" ma:index="9" ma:displayName="Document Date" ma:format="DateOnly" ma:internalName="Document_x0020_Date" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
@@ -4755,114 +4756,114 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Appeal"/>
           <xsd:enumeration value="Enforcement action"/>
           <xsd:enumeration value="Engineering"/>
           <xsd:enumeration value="Environment monitoring"/>
           <xsd:enumeration value="Exemption application"/>
           <xsd:enumeration value="Groundwater Investigation Consent"/>
           <xsd:enumeration value="Incident"/>
           <xsd:enumeration value="Inspections"/>
           <xsd:enumeration value="Licences applications"/>
           <xsd:enumeration value="Licence supervision"/>
           <xsd:enumeration value="Licence surrender"/>
           <xsd:enumeration value="Licence transfer"/>
           <xsd:enumeration value="Licence renewal"/>
           <xsd:enumeration value="Licence variation"/>
           <xsd:enumeration value="OMA"/>
           <xsd:enumeration value="Post licence compliance"/>
           <xsd:enumeration value="Pre-application"/>
           <xsd:enumeration value="Returns"/>
           <xsd:enumeration value="Waste returns"/>
           <xsd:enumeration value="Waste Shipment Forms"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="License_x002f_Activity_x0020_Type" ma:index="14" ma:displayName="License/Activity Type" ma:format="Dropdown" ma:indexed="true" ma:internalName="License_x002F_Activity_x0020_Type">
+    <xsd:element name="License_x002f_Activity_x0020_Type" ma:index="14" nillable="true" ma:displayName="License/Activity Type" ma:format="Dropdown" ma:hidden="true" ma:indexed="true" ma:internalName="License_x002F_Activity_x0020_Type" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="1. EPR Waste Facility"/>
           <xsd:enumeration value="2. EPR Mobile Deployments"/>
           <xsd:enumeration value="3. EPR Regulated Industry"/>
           <xsd:enumeration value="4. EPR Water Discharge"/>
           <xsd:enumeration value="5. WRA Water Resources Regulations"/>
           <xsd:enumeration value="6. EPR Groundwater Permits"/>
           <xsd:enumeration value="7. Water Industry Act"/>
           <xsd:enumeration value="8. Herbicides"/>
           <xsd:enumeration value="9. Radioactive Substances Regulation (RSR)"/>
           <xsd:enumeration value="10. Control of Major Accident Hazards Regulation (COMAH)"/>
           <xsd:enumeration value="11. Waste Exemptions"/>
           <xsd:enumeration value="12. Water Exemptions"/>
           <xsd:enumeration value="13. EPR Flood Risk Activity"/>
           <xsd:enumeration value="14. Flood Exemption"/>
           <xsd:enumeration value="15. Marine License"/>
           <xsd:enumeration value="16. MEPS"/>
           <xsd:enumeration value="17. International Waste Shipment"/>
           <xsd:enumeration value="18. EPR Medium Combustion Plant"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Process_x0020_Type" ma:index="15" ma:displayName="Process Type" ma:format="Dropdown" ma:internalName="Process_x0020_Type" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Application"/>
           <xsd:enumeration value="Permit"/>
           <xsd:enumeration value="Compliance"/>
           <xsd:enumeration value="Monitoring"/>
           <xsd:enumeration value="Enforcement"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Addressee" ma:index="16" nillable="true" ma:displayName="Customer Address" ma:hidden="true" ma:internalName="Addressee" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Customer_x0020_Name" ma:index="17" nillable="true" ma:displayName="Customer Name" ma:hidden="true" ma:internalName="Customer_x0020_Name" ma:readOnly="false">
+    <xsd:element name="Customer_x0020_Name" ma:index="17" nillable="true" ma:displayName="Customer Name" ma:hidden="true" ma:internalName="Customer_x0020_Name">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Facility_x0020_Address" ma:index="18" nillable="true" ma:displayName="Facility Address" ma:hidden="true" ma:internalName="Facility_x0020_Address" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Site_x0020_Name" ma:index="19" nillable="true" ma:displayName="Site Name" ma:hidden="true" ma:internalName="Site_x0020_Name" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="20" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority" ma:readOnly="false">
+    <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="20" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Blaenau Gwent CBC"/>
           <xsd:enumeration value="Bridgend CBC"/>
           <xsd:enumeration value="Caerphilly CBC"/>
           <xsd:enumeration value="Cardiff County Council"/>
           <xsd:enumeration value="Carmarthenshire County Council"/>
           <xsd:enumeration value="Ceredigion County Council"/>
           <xsd:enumeration value="City and County of Swansea"/>
           <xsd:enumeration value="Conwy CBC"/>
           <xsd:enumeration value="Denbighshire County Council"/>
           <xsd:enumeration value="Flintshire County Council"/>
           <xsd:enumeration value="Gwynedd Council"/>
           <xsd:enumeration value="Isle of Anglesey CC"/>
           <xsd:enumeration value="Merthyr Tydfil CBC"/>
           <xsd:enumeration value="Monmouthshire CC"/>
           <xsd:enumeration value="Neath Port Talbot CBC"/>
           <xsd:enumeration value="Newport City Council"/>
           <xsd:enumeration value="Pembrokeshire County Council"/>
           <xsd:enumeration value="Powys County Council"/>
           <xsd:enumeration value="Rhondda Cynon Taff CBC"/>
           <xsd:enumeration value="Torfaen CBC"/>
           <xsd:enumeration value="Vale of Glamorgan Council"/>
           <xsd:enumeration value="Wrexham CBC"/>
           <xsd:enumeration value="Shropshire"/>
@@ -4967,50 +4968,55 @@
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="35" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="40" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="78499d3b-94a8-4059-8763-489d4400b14a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="42" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="43" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="44" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9be56660-2c31-41ef-bc00-23e72f632f2a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="36" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="37" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="38" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
@@ -5198,68 +5204,51 @@
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9EDE675-66C8-4AA9-9DA8-7EECDA098A7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCFEE380-8D94-4390-B81D-D9521D9F82B6}">
-[...16 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5224304-FAF1-4A4F-81B4-7CC540469CCC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F859D15F-1572-4596-95CA-F375D603DC92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7774F99-90A7-4150-9C51-D7BA0B70E6E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>