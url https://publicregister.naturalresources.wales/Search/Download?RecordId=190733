--- v0 (2026-07-04)
+++ v1 (2026-09-22)
@@ -7581,52 +7581,52 @@
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102009A572A858F042E43B70198AD05EA8761" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="0402ad024b8c47729050c48470ea2cdb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="cd6faf52-b12f-444c-a3fc-1f0e7a71d996" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd56a37bf97cfb9711d2fae0157fffed" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102009A572A858F042E43B70198AD05EA8761" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="04ff10abcff0374c606f97bfba740d48">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="cd6faf52-b12f-444c-a3fc-1f0e7a71d996" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63c05b3ebb1b523a132b5ee162c44a9d" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
                 <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
                 <xsd:element ref="ns2:Post_x0020_code" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired_x0020_Date" minOccurs="0"/>
@@ -7749,51 +7749,51 @@
           <xsd:enumeration value="15. Marine License"/>
           <xsd:enumeration value="16. MEPS"/>
           <xsd:enumeration value="17. International Waste Shipment"/>
           <xsd:enumeration value="18. EPR Medium Combustion Plant"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Process_x0020_Type" ma:index="15" ma:displayName="Process Type" ma:format="Dropdown" ma:internalName="Process_x0020_Type" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Application"/>
           <xsd:enumeration value="Permit"/>
           <xsd:enumeration value="Compliance"/>
           <xsd:enumeration value="Monitoring"/>
           <xsd:enumeration value="Enforcement"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Addressee" ma:index="16" nillable="true" ma:displayName="Customer Address" ma:hidden="true" ma:internalName="Addressee" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Customer_x0020_Name" ma:index="17" nillable="true" ma:displayName="Customer Name" ma:hidden="true" ma:internalName="Customer_x0020_Name" ma:readOnly="false">
+    <xsd:element name="Customer_x0020_Name" ma:index="17" nillable="true" ma:displayName="Customer Name" ma:hidden="true" ma:internalName="Customer_x0020_Name">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Facility_x0020_Address" ma:index="18" nillable="true" ma:displayName="Facility Address" ma:hidden="true" ma:internalName="Facility_x0020_Address" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Site_x0020_Name" ma:index="19" nillable="true" ma:displayName="Site Name" ma:hidden="true" ma:internalName="Site_x0020_Name" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Welsh_x0020_Local_x0020_Authority" ma:index="20" nillable="true" ma:displayName="Welsh Local Authority" ma:format="Dropdown" ma:hidden="true" ma:internalName="Welsh_x0020_Local_x0020_Authority">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Blaenau Gwent CBC"/>
           <xsd:enumeration value="Bridgend CBC"/>
@@ -8065,51 +8065,51 @@
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-369-2760390</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
       <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-369-2760390</Url>
       <Description>REGU-369-2760390</Description>
     </_dlc_DocIdUrl>
     <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">4. EPR Water Discharge</License_x002f_Activity_x0020_Type>
     <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cd6faf52-b12f-444c-a3fc-1f0e7a71d996">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Casita</Site_x0020_Name>
+    <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Casita, Block A Flats 1 - 14</Site_x0020_Name>
     <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Internal document</Internal_x002f_External>
     <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">LL58 8AZ</Post_x0020_code>
     <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Form/Proforma</Document_x0020_Type>
     <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Isle of Anglesey CC</Welsh_x0020_Local_x0020_Authority>
     <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
     <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">14 Bridge Street, Menai Bridge, LL59 5DW</Addressee>
     <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Application</Process_x0020_Type>
     <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2025-07-30T23:00:00+00:00</Document_x0020_Date>
     <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Allt Goch Bach, Beaumaris</Facility_x0020_Address>
     <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licences applications</Environment_x0020_Sub_x0020_Folder>
     <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Britannia Homes 2 Limited</Customer_x0020_Name>
     <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
@@ -8150,68 +8150,51 @@
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6278D12A-D874-469B-BE28-CFC35361F71E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCDFEA0D-EC94-4E2E-AAB6-EDFA4A8B2253}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3272802-E5FC-462E-839A-7E3C9D7B82A8}">
-[...16 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A8A5639-5B80-468B-869E-32887F0B79C3}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEB58C00-7464-409B-9F05-E719EA22DD2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E10A78B-505C-4946-9991-C6186512A055}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>