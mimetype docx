--- v0 (2026-06-30)
+++ v1 (2026-08-17)
@@ -1932,60 +1932,51 @@
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:before="40" w:after="40" w:line="270" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009544EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Issued</w:t>
             </w:r>
             <w:r w:rsidR="009544EE" w:rsidRPr="009544EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>14/04/2026</w:t>
+              <w:t xml:space="preserve"> 14/04/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34F932B0" w14:textId="57F5CAE8" w:rsidR="00D600A0" w:rsidRPr="009544EE" w:rsidRDefault="00D600A0" w:rsidP="00D600A0">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009544EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5242,71 +5233,51 @@
     </w:p>
     <w:p w14:paraId="375D1B56" w14:textId="77777777" w:rsidR="00F6187E" w:rsidRPr="006F6E91" w:rsidRDefault="00F6187E" w:rsidP="00EC172A">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1985" w:right="680" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E91">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t>)  the flow passed forward is equal to or greater than the overflow setting indicated due to rainfall and/or snow melt or</w:t>
+        <w:t>(i)  the flow passed forward is equal to or greater than the overflow setting indicated due to rainfall and/or snow melt or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09EE9261" w14:textId="5D38A96A" w:rsidR="00F6187E" w:rsidRPr="00C57199" w:rsidRDefault="00F6187E" w:rsidP="00B47ADA">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
         <w:ind w:left="1985" w:right="-2" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E91">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
@@ -5753,78 +5724,96 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F241A16" w14:textId="442A5BFA" w:rsidR="00AE3212" w:rsidRPr="003F423E" w:rsidRDefault="00AE3212" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:hanging="80"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The operator shall maintain records of all monitoring required by this permit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2817625C" w14:textId="21875B7F" w:rsidR="002E76F1" w:rsidRPr="00C57199" w:rsidRDefault="002E76F1" w:rsidP="00940C9C">
+    <w:p w14:paraId="2817625C" w14:textId="6A955006" w:rsidR="002E76F1" w:rsidRPr="00C57199" w:rsidRDefault="002E76F1" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C57199">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the environmental or other monitoring specified in condition 3.3.1 shall have either MCERTS certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in writing by Natural Resources Wales. </w:t>
+        <w:t xml:space="preserve"> the environmental or other monitoring specified in condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7F5C">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57199">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall have either MCERTS certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in writing by Natural Resources Wales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5388F547" w14:textId="753054D2" w:rsidR="009A6E55" w:rsidRPr="00C57199" w:rsidRDefault="00156B9A" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57199">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
@@ -5944,72 +5933,90 @@
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The o</w:t>
       </w:r>
       <w:r w:rsidR="00FB03C2" w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>perator shall take appropriate measures to ensure that the event recorder remains fully operational at all times within the reference period specified in table S3.1. Any failures shall be remedied as soon as reasonably practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F37297" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00274226" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
+    <w:p w14:paraId="04F37297" w14:textId="04485B79" w:rsidR="00556C4B" w:rsidRPr="00274226" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.3.1 a</w:t>
+        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7F5C">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 a</w:t>
       </w:r>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nd table S3.1 to assess ‘flow passed forward’ limit compliance:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7FB98A" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00274226" w:rsidRDefault="00556C4B" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
@@ -6121,75 +6128,95 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="48BB2A0E" w14:textId="77777777" w:rsidR="009506A4" w:rsidRDefault="009506A4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1D0D7A" w14:textId="3AC23D6C" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
+    <w:p w14:paraId="5D1D0D7A" w14:textId="0A297E41" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>For the flow and overflow operation monitoring required by condition 3.3.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
+        <w:t>For the flow and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7F5C">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9ADBAF" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>no more than 14 consecutive days in any calendar year where ‘good’ flow data are recorded for less than 90% of each day; and</w:t>
       </w:r>
     </w:p>
@@ -15566,61 +15593,61 @@
     <w:p w14:paraId="6A56947C" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRDefault="00926B5E" w:rsidP="00F756D7">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>END OF PERMIT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168B5A14" w14:textId="77777777" w:rsidR="00081CC9" w:rsidRDefault="00081CC9" w:rsidP="000848DA"/>
     <w:sectPr w:rsidR="00081CC9" w:rsidSect="003E7123">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="397" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="385D0240" w14:textId="77777777" w:rsidR="009A5162" w:rsidRDefault="009A5162" w:rsidP="00FF16FF">
+    <w:p w14:paraId="5D280CB1" w14:textId="77777777" w:rsidR="0028222E" w:rsidRDefault="0028222E" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EBA9755" w14:textId="77777777" w:rsidR="009A5162" w:rsidRDefault="009A5162" w:rsidP="00FF16FF">
+    <w:p w14:paraId="7B7A30E6" w14:textId="77777777" w:rsidR="0028222E" w:rsidRDefault="0028222E" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -15760,51 +15787,51 @@
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Permit number</w:t>
     </w:r>
     <w:r w:rsidR="00213FF7" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AD60707" w14:textId="60E46E30" w:rsidR="00BC2C15" w:rsidRPr="003E7123" w:rsidRDefault="00C57199" w:rsidP="00BC2C15">
+  <w:p w14:paraId="2AD60707" w14:textId="31B337EF" w:rsidR="00BC2C15" w:rsidRPr="003E7123" w:rsidRDefault="00C57199" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C57199">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>BP0111701</w:t>
     </w:r>
     <w:r w:rsidR="00BC2C15" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00BC2C15" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
@@ -15852,84 +15879,84 @@
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="00241790" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00241790" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00241790" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009544EE">
+    <w:r w:rsidR="00ED7F5C">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r w:rsidR="00241790" w:rsidRPr="003E7123">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6452E7A8" w14:textId="77777777" w:rsidR="009A5162" w:rsidRDefault="009A5162" w:rsidP="00FF16FF">
+    <w:p w14:paraId="025FAE8D" w14:textId="77777777" w:rsidR="0028222E" w:rsidRDefault="0028222E" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7358FD95" w14:textId="77777777" w:rsidR="009A5162" w:rsidRDefault="009A5162" w:rsidP="00FF16FF">
+    <w:p w14:paraId="4C76FE1C" w14:textId="77777777" w:rsidR="0028222E" w:rsidRDefault="0028222E" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07405CFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78FCE504"/>
     <w:styleLink w:val="EARomanBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="RomanBulletL1"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21536,51 +21563,50 @@
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -21724,50 +21750,51 @@
     <w:rsid w:val="00206DEB"/>
     <w:rsid w:val="00207BD6"/>
     <w:rsid w:val="00213FF7"/>
     <w:rsid w:val="00215022"/>
     <w:rsid w:val="00217CBE"/>
     <w:rsid w:val="00221782"/>
     <w:rsid w:val="00222977"/>
     <w:rsid w:val="002256D6"/>
     <w:rsid w:val="00230911"/>
     <w:rsid w:val="00231AD0"/>
     <w:rsid w:val="00234902"/>
     <w:rsid w:val="00241790"/>
     <w:rsid w:val="00241DA4"/>
     <w:rsid w:val="00243129"/>
     <w:rsid w:val="002516D5"/>
     <w:rsid w:val="002523BA"/>
     <w:rsid w:val="00254149"/>
     <w:rsid w:val="00255059"/>
     <w:rsid w:val="002554E8"/>
     <w:rsid w:val="00260A6C"/>
     <w:rsid w:val="00261EE0"/>
     <w:rsid w:val="00270028"/>
     <w:rsid w:val="00274226"/>
     <w:rsid w:val="002809B4"/>
     <w:rsid w:val="002819C7"/>
+    <w:rsid w:val="0028222E"/>
     <w:rsid w:val="00284C34"/>
     <w:rsid w:val="00292253"/>
     <w:rsid w:val="00293756"/>
     <w:rsid w:val="00294B28"/>
     <w:rsid w:val="00297198"/>
     <w:rsid w:val="002A1427"/>
     <w:rsid w:val="002A4D6A"/>
     <w:rsid w:val="002B05E5"/>
     <w:rsid w:val="002B2ACB"/>
     <w:rsid w:val="002B2CA3"/>
     <w:rsid w:val="002B4FF5"/>
     <w:rsid w:val="002C2622"/>
     <w:rsid w:val="002C41A3"/>
     <w:rsid w:val="002C4385"/>
     <w:rsid w:val="002C5C73"/>
     <w:rsid w:val="002C5C9D"/>
     <w:rsid w:val="002D2987"/>
     <w:rsid w:val="002D3620"/>
     <w:rsid w:val="002D3B58"/>
     <w:rsid w:val="002D3C83"/>
     <w:rsid w:val="002D3D59"/>
     <w:rsid w:val="002D6D78"/>
     <w:rsid w:val="002D792B"/>
     <w:rsid w:val="002D7BAA"/>
     <w:rsid w:val="002E76F1"/>
@@ -22206,50 +22233,51 @@
     <w:rsid w:val="009E0F19"/>
     <w:rsid w:val="009E1553"/>
     <w:rsid w:val="009E2F94"/>
     <w:rsid w:val="009E6008"/>
     <w:rsid w:val="009E625A"/>
     <w:rsid w:val="009E7D49"/>
     <w:rsid w:val="009F2011"/>
     <w:rsid w:val="009F5B5C"/>
     <w:rsid w:val="009F5ECF"/>
     <w:rsid w:val="009F6216"/>
     <w:rsid w:val="009F6AD6"/>
     <w:rsid w:val="009F798E"/>
     <w:rsid w:val="00A00BA4"/>
     <w:rsid w:val="00A0669B"/>
     <w:rsid w:val="00A11554"/>
     <w:rsid w:val="00A12E13"/>
     <w:rsid w:val="00A1455C"/>
     <w:rsid w:val="00A14DC7"/>
     <w:rsid w:val="00A16A2D"/>
     <w:rsid w:val="00A22664"/>
     <w:rsid w:val="00A2676D"/>
     <w:rsid w:val="00A27700"/>
     <w:rsid w:val="00A32516"/>
     <w:rsid w:val="00A325E8"/>
     <w:rsid w:val="00A35B16"/>
+    <w:rsid w:val="00A37B3D"/>
     <w:rsid w:val="00A4122D"/>
     <w:rsid w:val="00A4256B"/>
     <w:rsid w:val="00A428A4"/>
     <w:rsid w:val="00A4341F"/>
     <w:rsid w:val="00A43D9B"/>
     <w:rsid w:val="00A464D0"/>
     <w:rsid w:val="00A515BD"/>
     <w:rsid w:val="00A53DEE"/>
     <w:rsid w:val="00A545FB"/>
     <w:rsid w:val="00A56433"/>
     <w:rsid w:val="00A624B3"/>
     <w:rsid w:val="00A71CD9"/>
     <w:rsid w:val="00A72C71"/>
     <w:rsid w:val="00A76D1D"/>
     <w:rsid w:val="00A77D5E"/>
     <w:rsid w:val="00A77F43"/>
     <w:rsid w:val="00A818F1"/>
     <w:rsid w:val="00A83917"/>
     <w:rsid w:val="00A858E9"/>
     <w:rsid w:val="00A85C1C"/>
     <w:rsid w:val="00A86004"/>
     <w:rsid w:val="00A9057C"/>
     <w:rsid w:val="00A90AF7"/>
     <w:rsid w:val="00A91AC9"/>
     <w:rsid w:val="00A9327A"/>
@@ -22466,50 +22494,51 @@
     <w:rsid w:val="00E5530A"/>
     <w:rsid w:val="00E56BB3"/>
     <w:rsid w:val="00E6084B"/>
     <w:rsid w:val="00E64269"/>
     <w:rsid w:val="00E65E75"/>
     <w:rsid w:val="00E670D3"/>
     <w:rsid w:val="00E74783"/>
     <w:rsid w:val="00E75B27"/>
     <w:rsid w:val="00E76E6C"/>
     <w:rsid w:val="00E7768E"/>
     <w:rsid w:val="00E83C68"/>
     <w:rsid w:val="00E92942"/>
     <w:rsid w:val="00E92A46"/>
     <w:rsid w:val="00EA01BD"/>
     <w:rsid w:val="00EA6F0E"/>
     <w:rsid w:val="00EA75D2"/>
     <w:rsid w:val="00EB0A6C"/>
     <w:rsid w:val="00EB0D1B"/>
     <w:rsid w:val="00EB1AF9"/>
     <w:rsid w:val="00EB4850"/>
     <w:rsid w:val="00EB71F5"/>
     <w:rsid w:val="00EC172A"/>
     <w:rsid w:val="00EC195E"/>
     <w:rsid w:val="00EC5BD8"/>
     <w:rsid w:val="00ED4D8B"/>
+    <w:rsid w:val="00ED7F5C"/>
     <w:rsid w:val="00EE1EB6"/>
     <w:rsid w:val="00EE5F47"/>
     <w:rsid w:val="00EE6155"/>
     <w:rsid w:val="00EE686F"/>
     <w:rsid w:val="00EF2BCA"/>
     <w:rsid w:val="00EF7C0D"/>
     <w:rsid w:val="00F008E5"/>
     <w:rsid w:val="00F034AC"/>
     <w:rsid w:val="00F065A0"/>
     <w:rsid w:val="00F068D7"/>
     <w:rsid w:val="00F06B84"/>
     <w:rsid w:val="00F101D4"/>
     <w:rsid w:val="00F10B4C"/>
     <w:rsid w:val="00F11665"/>
     <w:rsid w:val="00F16127"/>
     <w:rsid w:val="00F165FC"/>
     <w:rsid w:val="00F16A5A"/>
     <w:rsid w:val="00F17AC1"/>
     <w:rsid w:val="00F20A32"/>
     <w:rsid w:val="00F23559"/>
     <w:rsid w:val="00F34250"/>
     <w:rsid w:val="00F35639"/>
     <w:rsid w:val="00F36D0C"/>
     <w:rsid w:val="00F42B24"/>
     <w:rsid w:val="00F43CDF"/>
@@ -24919,118 +24948,150 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...7 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-193-13543178</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
+      <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-193-13543178</Url>
+      <Description>REGU-193-13543178</Description>
+    </_dlc_DocIdUrl>
+    <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">4. EPR Water Discharge</License_x002f_Activity_x0020_Type>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="976c396e-0f13-4de6-8381-592a969a477d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Storm and Emergency Overflow at Solva Pumping Station</Site_x0020_Name>
+    <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Outgoing document</Internal_x002f_External>
+    <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">SA62 6UU</Post_x0020_code>
+    <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Document_x0020_Type>
+    <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Pembrokeshire County Council</Welsh_x0020_Local_x0020_Authority>
+    <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
+    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Linea, Fortran Road, St. Mellons, Cardiff, CF3 0LT</Addressee>
+    <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Process_x0020_Type>
+    <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-04-13T23:00:00+00:00</Document_x0020_Date>
+    <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Solva Harbour Car Park, Off Main Street, Solva, Pembrokeshire</Facility_x0020_Address>
+    <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence supervision</Environment_x0020_Sub_x0020_Folder>
+    <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Dŵr Cymru Cyfyngedig</Customer_x0020_Name>
+    <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F501020001618CC5CFCC674CB5B5B7C20D24455B" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="31c49cc388ef5ee4c3541fa1b48218b9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="976c396e-0f13-4de6-8381-592a969a477d" xmlns:ns6="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns7="005db27c-c37f-4c3b-898d-3fee1249b087" xmlns:ns8="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8e8a743f8b18982a1d662ee7f29cc9b4" ns2:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="" ns8:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="976c396e-0f13-4de6-8381-592a969a477d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="005db27c-c37f-4c3b-898d-3fee1249b087"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
                 <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
@@ -25474,188 +25535,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5651E905-EC4B-4308-B138-DAFA4C735A1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAAACD6A-7D2D-41E3-940D-9EE59BFC7E18}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8DE10A9-5BC0-48C3-BAF7-F7E0AC032241}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6AE1EBB-41CB-4528-A7A5-29A900DE00CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8DE10A9-5BC0-48C3-BAF7-F7E0AC032241}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7289BD83-D92A-4B08-861E-9296D951AF7F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="976c396e-0f13-4de6-8381-592a969a477d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4989E03A-93F6-44D6-B89A-9F5FB3E4EB2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <ds:schemaRef ds:uri="976c396e-0f13-4de6-8381-592a969a477d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="005db27c-c37f-4c3b-898d-3fee1249b087"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>4388</Words>
-  <Characters>24730</Characters>
+  <Words>4345</Words>
+  <Characters>24773</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>951</Lines>
-  <Paragraphs>529</Paragraphs>
+  <Lines>206</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Environment Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28589</CharactersWithSpaces>
+  <CharactersWithSpaces>29060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Issued Permit (14/04/2026)</dc:title>
   <dc:subject/>
   <dc:creator>Fraser, Helen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067EB80C5FE939D4A9B3D8BA62129B7F501020001618CC5CFCC674CB5B5B7C20D24455B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>1c61c9e6-898e-400b-a4e0-b979121abba8</vt:lpwstr>