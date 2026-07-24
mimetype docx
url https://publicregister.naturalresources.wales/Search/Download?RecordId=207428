--- v0 (2026-06-03)
+++ v1 (2026-07-24)
@@ -1681,60 +1681,51 @@
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:before="40" w:after="40" w:line="270" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B711F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Issued</w:t>
             </w:r>
             <w:r w:rsidR="000B711F" w:rsidRPr="000B711F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>14/04/2026</w:t>
+              <w:t xml:space="preserve"> 14/04/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C924392" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="000B711F" w:rsidRDefault="00CB0E9F" w:rsidP="008B36EF">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:before="40" w:after="40" w:line="270" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B711F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4346,71 +4337,51 @@
     </w:p>
     <w:p w14:paraId="77CB4219" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="006F6E91" w:rsidRDefault="00CB0E9F" w:rsidP="00F6187E">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1985" w:right="686" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E91">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t>)  the flow passed forward is equal to or greater than the overflow setting indicated due to rainfall and/or snow melt or</w:t>
+        <w:t>(i)  the flow passed forward is equal to or greater than the overflow setting indicated due to rainfall and/or snow melt or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB3B9F5" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="002B2E24" w:rsidRDefault="00CB0E9F" w:rsidP="00F6187E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="1985"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E91">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  (ii)  </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6E91">
@@ -4791,69 +4762,87 @@
         </w:rPr>
         <w:t>point source emissions specified in tables S3.1 and S3.4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D33D00E" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="003F423E" w:rsidRDefault="00CB0E9F" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:hanging="80"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The operator shall maintain records of all monitoring required by this permit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C186D2" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="002B2E24" w:rsidRDefault="00CB0E9F" w:rsidP="00940C9C">
+    <w:p w14:paraId="57C186D2" w14:textId="04C00152" w:rsidR="00CB0E9F" w:rsidRPr="002B2E24" w:rsidRDefault="00CB0E9F" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and the environmental or other monitoring specified in condition 3.3.1 shall have either MCERTS </w:t>
+        <w:t>Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and the environmental or other monitoring specified in condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C595B">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F423E">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 shall have either MCERTS </w:t>
       </w:r>
       <w:r w:rsidRPr="002B2E24">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in writing by Natural Resources Wales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365E090C" w14:textId="0DAE8235" w:rsidR="00CB0E9F" w:rsidRPr="00166CA5" w:rsidRDefault="00CB0E9F" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -4900,72 +4889,90 @@
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The o</w:t>
       </w:r>
       <w:r w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>perator shall take appropriate measures to ensure that the event recorder remains fully operational at all times within the reference period specified in table S3.1. Any failures shall be remedied as soon as reasonably practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C153CC5" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="00274226" w:rsidRDefault="00CB0E9F" w:rsidP="00940C9C">
+    <w:p w14:paraId="6C153CC5" w14:textId="5297912F" w:rsidR="00CB0E9F" w:rsidRPr="00274226" w:rsidRDefault="00CB0E9F" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.3.1 a</w:t>
+        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C595B">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 a</w:t>
       </w:r>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nd table S3.1 to assess ‘flow passed forward’ limit compliance:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C94C61" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="00274226" w:rsidRDefault="00CB0E9F" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
@@ -5054,74 +5061,94 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2C97BD" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="00B826B0" w:rsidRDefault="00CB0E9F" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The operator shall take all reasonable measures to return the flow and/or overflow operation monitoring equipment to normal operation as soon as reasonably practicable after becoming aware of a failure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C6112B" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="00B826B0" w:rsidRDefault="00CB0E9F" w:rsidP="00940C9C">
+    <w:p w14:paraId="12C6112B" w14:textId="2AEE4395" w:rsidR="00CB0E9F" w:rsidRPr="00B826B0" w:rsidRDefault="00CB0E9F" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>For the flow and overflow operation monitoring required by condition 3.3.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
+        <w:t>For the flow and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C595B">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538D5A7D" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="00B826B0" w:rsidRDefault="00CB0E9F" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>no more than 14 consecutive days in any calendar year where ‘good’ flow data are recorded for less than 90% of each day; and</w:t>
       </w:r>
     </w:p>
@@ -7520,69 +7547,58 @@
             <w:r w:rsidRPr="005B51EE">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SJ 17662 79167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="646E222E" w14:textId="1E93F685" w:rsidR="00DA4FE7" w:rsidRPr="00094EDC" w:rsidRDefault="00DA4FE7" w:rsidP="00DA4FE7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005B51EE">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Llanerchymor</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Gutter</w:t>
+              <w:t>Llanerchymor Gutter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6759A7CA" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="0047373F" w:rsidRDefault="00CB0E9F" w:rsidP="00926B5E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1134"/>
@@ -12558,61 +12574,61 @@
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34F7969C" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRDefault="00CB0E9F" w:rsidP="000848DA"/>
     <w:sectPr w:rsidR="00CB0E9F" w:rsidSect="00CB0E9F">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="365C2F1C" w14:textId="77777777" w:rsidR="00D4431A" w:rsidRDefault="00D4431A" w:rsidP="00FF16FF">
+    <w:p w14:paraId="474FD45B" w14:textId="77777777" w:rsidR="0080505A" w:rsidRDefault="0080505A" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4296D03E" w14:textId="77777777" w:rsidR="00D4431A" w:rsidRDefault="00D4431A" w:rsidP="00FF16FF">
+    <w:p w14:paraId="7DF72BBD" w14:textId="77777777" w:rsidR="0080505A" w:rsidRDefault="0080505A" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -12741,51 +12757,51 @@
     <w:r w:rsidRPr="00B873B4">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B32FA3E" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="00C64D22" w:rsidRDefault="00CB0E9F" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C64D22">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Permit number: </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0DB6CE21" w14:textId="73659A2B" w:rsidR="00CB0E9F" w:rsidRPr="000E454B" w:rsidRDefault="00C64D22" w:rsidP="00BC2C15">
+  <w:p w14:paraId="0DB6CE21" w14:textId="6B264216" w:rsidR="00CB0E9F" w:rsidRPr="000E454B" w:rsidRDefault="00C64D22" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C64D22">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>CM0198601</w:t>
     </w:r>
     <w:r w:rsidR="00CB0E9F" w:rsidRPr="00C64D22">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00CB0E9F" w:rsidRPr="00C64D22">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
@@ -12833,51 +12849,51 @@
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="00CB0E9F" w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00CB0E9F" w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00CB0E9F" w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000B711F">
+    <w:r w:rsidR="006C595B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r w:rsidR="00CB0E9F" w:rsidRPr="000E454B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D0D859B" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="000E454B" w:rsidRDefault="00CB0E9F" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
@@ -12885,69 +12901,51 @@
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Permit number: </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0ACB7689" w14:textId="77777777" w:rsidR="00CB0E9F" w:rsidRPr="000E454B" w:rsidRDefault="00CB0E9F" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008952C7">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>«</w:t>
-[...17 lines deleted...]
-      <w:t>»</w:t>
+      <w:t>«Permit_number»</w:t>
     </w:r>
     <w:r w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -13005,61 +13003,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="000E454B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03A11709" w14:textId="77777777" w:rsidR="00D4431A" w:rsidRDefault="00D4431A" w:rsidP="00FF16FF">
+    <w:p w14:paraId="4FB7EA26" w14:textId="77777777" w:rsidR="0080505A" w:rsidRDefault="0080505A" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73FDCD84" w14:textId="77777777" w:rsidR="00D4431A" w:rsidRDefault="00D4431A" w:rsidP="00FF16FF">
+    <w:p w14:paraId="2598D108" w14:textId="77777777" w:rsidR="0080505A" w:rsidRDefault="0080505A" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="07405CFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78FCE504"/>
     <w:styleLink w:val="EARomanBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="RomanBulletL1"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16596,51 +16594,50 @@
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -17074,50 +17071,51 @@
     <w:rsid w:val="00667CFF"/>
     <w:rsid w:val="00667DAD"/>
     <w:rsid w:val="006710E8"/>
     <w:rsid w:val="00671138"/>
     <w:rsid w:val="00672AF6"/>
     <w:rsid w:val="00673D0C"/>
     <w:rsid w:val="00675FA4"/>
     <w:rsid w:val="00676411"/>
     <w:rsid w:val="00677E8D"/>
     <w:rsid w:val="00680909"/>
     <w:rsid w:val="00681D34"/>
     <w:rsid w:val="00683E32"/>
     <w:rsid w:val="00691251"/>
     <w:rsid w:val="006928AB"/>
     <w:rsid w:val="00694F5D"/>
     <w:rsid w:val="00696F0A"/>
     <w:rsid w:val="00697114"/>
     <w:rsid w:val="006A4F2B"/>
     <w:rsid w:val="006A658E"/>
     <w:rsid w:val="006A73AC"/>
     <w:rsid w:val="006B106F"/>
     <w:rsid w:val="006B2996"/>
     <w:rsid w:val="006B32F6"/>
     <w:rsid w:val="006B5637"/>
     <w:rsid w:val="006C0908"/>
+    <w:rsid w:val="006C595B"/>
     <w:rsid w:val="006C5F75"/>
     <w:rsid w:val="006D06E3"/>
     <w:rsid w:val="006D2DA4"/>
     <w:rsid w:val="006D54B7"/>
     <w:rsid w:val="006E0BA6"/>
     <w:rsid w:val="006E329D"/>
     <w:rsid w:val="006E435E"/>
     <w:rsid w:val="006E72B1"/>
     <w:rsid w:val="006E7597"/>
     <w:rsid w:val="006F628C"/>
     <w:rsid w:val="006F6E91"/>
     <w:rsid w:val="006F7093"/>
     <w:rsid w:val="006F745D"/>
     <w:rsid w:val="007036FF"/>
     <w:rsid w:val="0070449B"/>
     <w:rsid w:val="00704BDA"/>
     <w:rsid w:val="007054C0"/>
     <w:rsid w:val="00705AC9"/>
     <w:rsid w:val="0070604B"/>
     <w:rsid w:val="00706195"/>
     <w:rsid w:val="00707446"/>
     <w:rsid w:val="00711231"/>
     <w:rsid w:val="00711394"/>
     <w:rsid w:val="00711DE1"/>
     <w:rsid w:val="007178DE"/>
@@ -17170,50 +17168,51 @@
     <w:rsid w:val="007C0B45"/>
     <w:rsid w:val="007C2F09"/>
     <w:rsid w:val="007C3CF9"/>
     <w:rsid w:val="007C6847"/>
     <w:rsid w:val="007C7C6A"/>
     <w:rsid w:val="007D2F13"/>
     <w:rsid w:val="007D42FA"/>
     <w:rsid w:val="007D53B5"/>
     <w:rsid w:val="007D707A"/>
     <w:rsid w:val="007D7E87"/>
     <w:rsid w:val="007E021B"/>
     <w:rsid w:val="007E025E"/>
     <w:rsid w:val="007E173F"/>
     <w:rsid w:val="007E2803"/>
     <w:rsid w:val="007E36CE"/>
     <w:rsid w:val="007E5838"/>
     <w:rsid w:val="007E59FD"/>
     <w:rsid w:val="007E5C2F"/>
     <w:rsid w:val="007F1184"/>
     <w:rsid w:val="007F2A9E"/>
     <w:rsid w:val="007F40C1"/>
     <w:rsid w:val="007F48D6"/>
     <w:rsid w:val="007F4B1F"/>
     <w:rsid w:val="007F7C79"/>
     <w:rsid w:val="008021E8"/>
+    <w:rsid w:val="0080505A"/>
     <w:rsid w:val="008073BC"/>
     <w:rsid w:val="00811855"/>
     <w:rsid w:val="00815D01"/>
     <w:rsid w:val="008203D9"/>
     <w:rsid w:val="008203FB"/>
     <w:rsid w:val="008222AE"/>
     <w:rsid w:val="00825F85"/>
     <w:rsid w:val="00827ADC"/>
     <w:rsid w:val="0083221B"/>
     <w:rsid w:val="00837E57"/>
     <w:rsid w:val="00841B67"/>
     <w:rsid w:val="00841D30"/>
     <w:rsid w:val="008453AF"/>
     <w:rsid w:val="008518AD"/>
     <w:rsid w:val="0085535A"/>
     <w:rsid w:val="00856573"/>
     <w:rsid w:val="0085693B"/>
     <w:rsid w:val="00861A8A"/>
     <w:rsid w:val="00861A9C"/>
     <w:rsid w:val="008620D9"/>
     <w:rsid w:val="008658CD"/>
     <w:rsid w:val="00865985"/>
     <w:rsid w:val="008725B1"/>
     <w:rsid w:val="00874854"/>
     <w:rsid w:val="008812B0"/>
@@ -17424,50 +17423,51 @@
     <w:rsid w:val="00B8400E"/>
     <w:rsid w:val="00B84794"/>
     <w:rsid w:val="00B867AA"/>
     <w:rsid w:val="00B873B4"/>
     <w:rsid w:val="00B9542C"/>
     <w:rsid w:val="00B96EAA"/>
     <w:rsid w:val="00BA0AC8"/>
     <w:rsid w:val="00BA4B06"/>
     <w:rsid w:val="00BA4FC0"/>
     <w:rsid w:val="00BA4FCC"/>
     <w:rsid w:val="00BA625F"/>
     <w:rsid w:val="00BA7830"/>
     <w:rsid w:val="00BB181D"/>
     <w:rsid w:val="00BC0082"/>
     <w:rsid w:val="00BC2C15"/>
     <w:rsid w:val="00BC41E7"/>
     <w:rsid w:val="00BC7151"/>
     <w:rsid w:val="00BC7208"/>
     <w:rsid w:val="00BC7C4D"/>
     <w:rsid w:val="00BD1F91"/>
     <w:rsid w:val="00BD4E93"/>
     <w:rsid w:val="00BD7B0A"/>
     <w:rsid w:val="00BE1F97"/>
     <w:rsid w:val="00BF669E"/>
     <w:rsid w:val="00C00B57"/>
+    <w:rsid w:val="00C00CFA"/>
     <w:rsid w:val="00C02EEF"/>
     <w:rsid w:val="00C0308C"/>
     <w:rsid w:val="00C03337"/>
     <w:rsid w:val="00C03842"/>
     <w:rsid w:val="00C04141"/>
     <w:rsid w:val="00C049F2"/>
     <w:rsid w:val="00C056F9"/>
     <w:rsid w:val="00C07CE4"/>
     <w:rsid w:val="00C103B7"/>
     <w:rsid w:val="00C11DCD"/>
     <w:rsid w:val="00C131E9"/>
     <w:rsid w:val="00C1328D"/>
     <w:rsid w:val="00C177E7"/>
     <w:rsid w:val="00C2065A"/>
     <w:rsid w:val="00C20D5A"/>
     <w:rsid w:val="00C228D6"/>
     <w:rsid w:val="00C22AC1"/>
     <w:rsid w:val="00C22B9F"/>
     <w:rsid w:val="00C2654A"/>
     <w:rsid w:val="00C26AAB"/>
     <w:rsid w:val="00C26D02"/>
     <w:rsid w:val="00C27013"/>
     <w:rsid w:val="00C30128"/>
     <w:rsid w:val="00C3124B"/>
     <w:rsid w:val="00C33BAF"/>
@@ -20017,145 +20017,50 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...93 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102009A572A858F042E43B70198AD05EA8761" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="04ff10abcff0374c606f97bfba740d48">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="cd6faf52-b12f-444c-a3fc-1f0e7a71d996" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63c05b3ebb1b523a132b5ee162c44a9d" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
                 <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
@@ -20583,156 +20488,244 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-369-2763042</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
+      <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-369-2763042</Url>
+      <Description>REGU-369-2763042</Description>
+    </_dlc_DocIdUrl>
+    <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">4. EPR Water Discharge</License_x002f_Activity_x0020_Type>
+    <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cd6faf52-b12f-444c-a3fc-1f0e7a71d996">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Storm Overflow at Llannerch-y-Môr SPS</Site_x0020_Name>
+    <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Outgoing document</Internal_x002f_External>
+    <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">CH8 9DX</Post_x0020_code>
+    <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Document_x0020_Type>
+    <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Flintshire County Council</Welsh_x0020_Local_x0020_Authority>
+    <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
+    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Linea, Fortran Road, St. Mellons, Cardiff, CF3 0LT</Addressee>
+    <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Process_x0020_Type>
+    <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-04-13T23:00:00+00:00</Document_x0020_Date>
+    <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Fun Ship Access Road, Off A548, Llannerch-y-Môr, Flintshire</Facility_x0020_Address>
+    <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence supervision</Environment_x0020_Sub_x0020_Folder>
+    <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Dŵr Cymru Cyfyngedig</Customer_x0020_Name>
+    <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAAACD6A-7D2D-41E3-940D-9EE59BFC7E18}">
-[...41 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B63490ED-19B3-46E2-A3EF-D798FC3F4BFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <ds:schemaRef ds:uri="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7289BD83-D92A-4B08-861E-9296D951AF7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6AE1EBB-41CB-4528-A7A5-29A900DE00CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8DE10A9-5BC0-48C3-BAF7-F7E0AC032241}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAAACD6A-7D2D-41E3-940D-9EE59BFC7E18}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5651E905-EC4B-4308-B138-DAFA4C735A1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>233_08_SD22 Permit conditions v5</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>4050</Words>
-  <Characters>22245</Characters>
+  <Words>3924</Words>
+  <Characters>22371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>794</Lines>
-  <Paragraphs>461</Paragraphs>
+  <Lines>186</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Environment Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25834</CharactersWithSpaces>
+  <CharactersWithSpaces>26243</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Issued Permit (14/04/2026)</dc:title>
   <dc:subject/>
   <dc:creator>Fraser, Helen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102009A572A858F042E43B70198AD05EA8761</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>5ab06cf5-8a12-4d07-ab66-3718e4b89f77</vt:lpwstr>