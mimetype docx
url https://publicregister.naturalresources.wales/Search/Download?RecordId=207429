--- v0 (2026-06-30)
+++ v1 (2026-09-22)
@@ -4358,71 +4358,51 @@
     </w:p>
     <w:p w14:paraId="0973F002" w14:textId="77777777" w:rsidR="00285BB8" w:rsidRPr="006F6E91" w:rsidRDefault="00285BB8" w:rsidP="00F6187E">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1985" w:right="686" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E91">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t>)  the flow passed forward is equal to or greater than the overflow setting indicated due to rainfall and/or snow melt or</w:t>
+        <w:t>(i)  the flow passed forward is equal to or greater than the overflow setting indicated due to rainfall and/or snow melt or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FCB3898" w14:textId="77777777" w:rsidR="00285BB8" w:rsidRPr="00CD1F7B" w:rsidRDefault="00285BB8" w:rsidP="00F6187E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="1985"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E91">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  (ii)  </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6E91">
@@ -4838,69 +4818,87 @@
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The operator shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00F10F6F">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>maintain records of all monitoring required by this permit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB3478E" w14:textId="77777777" w:rsidR="00285BB8" w:rsidRPr="00F10F6F" w:rsidRDefault="00285BB8" w:rsidP="00940C9C">
+    <w:p w14:paraId="1BB3478E" w14:textId="2B88CC81" w:rsidR="00285BB8" w:rsidRPr="00F10F6F" w:rsidRDefault="00285BB8" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10F6F">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and the environmental or other monitoring specified in condition 3.3.1 shall have either MCERTS certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in writing by Natural Resources Wales. </w:t>
+        <w:t>Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and the environmental or other monitoring specified in condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4965">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10F6F">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 shall have either MCERTS certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in writing by Natural Resources Wales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CCE5FB" w14:textId="3BEC0FC2" w:rsidR="00285BB8" w:rsidRPr="00F10F6F" w:rsidRDefault="00285BB8" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10F6F">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Accessible monitoring points shall be provided and maintained to enable </w:t>
       </w:r>
@@ -4929,72 +4927,90 @@
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The operator shall take appropriate measures to ensure that the event recorder remains fully operational at all times within the reference period specified in table S3.1. Any failures shall be remedied as soon as reasonably </w:t>
       </w:r>
       <w:r w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF214DB" w14:textId="77777777" w:rsidR="00285BB8" w:rsidRPr="00274226" w:rsidRDefault="00285BB8" w:rsidP="00940C9C">
+    <w:p w14:paraId="7AF214DB" w14:textId="6AA52FDA" w:rsidR="00285BB8" w:rsidRPr="00274226" w:rsidRDefault="00285BB8" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.3.1 a</w:t>
+        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4965">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 a</w:t>
       </w:r>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nd table S3.1 to assess ‘flow passed forward’ limit compliance:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3417104B" w14:textId="77777777" w:rsidR="00285BB8" w:rsidRPr="00274226" w:rsidRDefault="00285BB8" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
@@ -5106,75 +5122,95 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="32040102" w14:textId="77777777" w:rsidR="00AD1B12" w:rsidRDefault="00AD1B12">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758F7E1B" w14:textId="70596EFE" w:rsidR="00285BB8" w:rsidRPr="00B826B0" w:rsidRDefault="00285BB8" w:rsidP="00940C9C">
+    <w:p w14:paraId="758F7E1B" w14:textId="30D0E904" w:rsidR="00285BB8" w:rsidRPr="00B826B0" w:rsidRDefault="00285BB8" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>For the flow and overflow operation monitoring required by condition 3.3.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
+        <w:t>For the flow and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4965">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE5BCE2" w14:textId="77777777" w:rsidR="00285BB8" w:rsidRPr="00B826B0" w:rsidRDefault="00285BB8" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>no more than 14 consecutive days in any calendar year where ‘good’ flow data are recorded for less than 90% of each day; and</w:t>
       </w:r>
     </w:p>
@@ -12283,61 +12319,61 @@
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0817CFA2" w14:textId="77777777" w:rsidR="00285BB8" w:rsidRDefault="00285BB8" w:rsidP="000848DA"/>
     <w:sectPr w:rsidR="00285BB8" w:rsidSect="00285BB8">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51FB76B4" w14:textId="77777777" w:rsidR="008B01B9" w:rsidRDefault="008B01B9" w:rsidP="00FF16FF">
+    <w:p w14:paraId="5915008E" w14:textId="77777777" w:rsidR="00824F47" w:rsidRDefault="00824F47" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F5BEDDA" w14:textId="77777777" w:rsidR="008B01B9" w:rsidRDefault="008B01B9" w:rsidP="00FF16FF">
+    <w:p w14:paraId="7C810643" w14:textId="77777777" w:rsidR="00824F47" w:rsidRDefault="00824F47" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -12473,51 +12509,51 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E7F3860" w14:textId="77777777" w:rsidR="00285BB8" w:rsidRPr="005F3C63" w:rsidRDefault="00285BB8" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Permit </w:t>
     </w:r>
     <w:r w:rsidRPr="005F3C63">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">number: </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="71A2A8DE" w14:textId="794E8AE8" w:rsidR="00285BB8" w:rsidRPr="000E454B" w:rsidRDefault="005F3C63" w:rsidP="00BC2C15">
+  <w:p w14:paraId="71A2A8DE" w14:textId="7895327E" w:rsidR="00285BB8" w:rsidRPr="000E454B" w:rsidRDefault="005F3C63" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005F3C63">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>BP0114701</w:t>
     </w:r>
     <w:r w:rsidR="00285BB8" w:rsidRPr="005F3C63">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00285BB8" w:rsidRPr="005F3C63">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
@@ -12565,51 +12601,51 @@
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="00285BB8" w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00285BB8" w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00285BB8" w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DC068E">
+    <w:r w:rsidR="00CF4965">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidR="00285BB8" w:rsidRPr="000E454B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DCCB038" w14:textId="77777777" w:rsidR="00285BB8" w:rsidRPr="000E454B" w:rsidRDefault="00285BB8" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
@@ -12737,61 +12773,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="000E454B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="578B9FE0" w14:textId="77777777" w:rsidR="008B01B9" w:rsidRDefault="008B01B9" w:rsidP="00FF16FF">
+    <w:p w14:paraId="1AAFC61E" w14:textId="77777777" w:rsidR="00824F47" w:rsidRDefault="00824F47" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50D11CEA" w14:textId="77777777" w:rsidR="008B01B9" w:rsidRDefault="008B01B9" w:rsidP="00FF16FF">
+    <w:p w14:paraId="758E7FA6" w14:textId="77777777" w:rsidR="00824F47" w:rsidRDefault="00824F47" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="07405CFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78FCE504"/>
     <w:styleLink w:val="EARomanBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="RomanBulletL1"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16652,50 +16688,51 @@
     <w:rsid w:val="003F73AF"/>
     <w:rsid w:val="004006B8"/>
     <w:rsid w:val="00400B8E"/>
     <w:rsid w:val="00400FF6"/>
     <w:rsid w:val="0040154F"/>
     <w:rsid w:val="004036E7"/>
     <w:rsid w:val="00405260"/>
     <w:rsid w:val="00405E75"/>
     <w:rsid w:val="004079A9"/>
     <w:rsid w:val="00410292"/>
     <w:rsid w:val="00412AF0"/>
     <w:rsid w:val="004141B7"/>
     <w:rsid w:val="00414CDA"/>
     <w:rsid w:val="00414FE8"/>
     <w:rsid w:val="0041590B"/>
     <w:rsid w:val="00415ABB"/>
     <w:rsid w:val="004178FE"/>
     <w:rsid w:val="00420467"/>
     <w:rsid w:val="0042228E"/>
     <w:rsid w:val="00426068"/>
     <w:rsid w:val="004318A3"/>
     <w:rsid w:val="00436334"/>
     <w:rsid w:val="00437DB5"/>
     <w:rsid w:val="004404C8"/>
     <w:rsid w:val="004444A5"/>
+    <w:rsid w:val="0044516E"/>
     <w:rsid w:val="00446000"/>
     <w:rsid w:val="00451160"/>
     <w:rsid w:val="0045183B"/>
     <w:rsid w:val="00452109"/>
     <w:rsid w:val="00453FE7"/>
     <w:rsid w:val="0045495C"/>
     <w:rsid w:val="00460A33"/>
     <w:rsid w:val="00462713"/>
     <w:rsid w:val="004645D2"/>
     <w:rsid w:val="00466AFD"/>
     <w:rsid w:val="0047000E"/>
     <w:rsid w:val="004707ED"/>
     <w:rsid w:val="00477004"/>
     <w:rsid w:val="00484F38"/>
     <w:rsid w:val="004851B4"/>
     <w:rsid w:val="00490297"/>
     <w:rsid w:val="004912F8"/>
     <w:rsid w:val="004921D8"/>
     <w:rsid w:val="00493928"/>
     <w:rsid w:val="00494751"/>
     <w:rsid w:val="004A1600"/>
     <w:rsid w:val="004A4C05"/>
     <w:rsid w:val="004A6EAC"/>
     <w:rsid w:val="004B0AA6"/>
     <w:rsid w:val="004B2752"/>
@@ -16914,50 +16951,51 @@
     <w:rsid w:val="007D42FA"/>
     <w:rsid w:val="007D53B5"/>
     <w:rsid w:val="007D707A"/>
     <w:rsid w:val="007D7E87"/>
     <w:rsid w:val="007E021B"/>
     <w:rsid w:val="007E025E"/>
     <w:rsid w:val="007E173F"/>
     <w:rsid w:val="007E2803"/>
     <w:rsid w:val="007E36CE"/>
     <w:rsid w:val="007E5838"/>
     <w:rsid w:val="007E59FD"/>
     <w:rsid w:val="007E5C2F"/>
     <w:rsid w:val="007F1184"/>
     <w:rsid w:val="007F2A9E"/>
     <w:rsid w:val="007F40C1"/>
     <w:rsid w:val="007F48D6"/>
     <w:rsid w:val="007F4B1F"/>
     <w:rsid w:val="007F7C79"/>
     <w:rsid w:val="008021E8"/>
     <w:rsid w:val="008073BC"/>
     <w:rsid w:val="00811855"/>
     <w:rsid w:val="00815D01"/>
     <w:rsid w:val="008203D9"/>
     <w:rsid w:val="008203FB"/>
     <w:rsid w:val="008222AE"/>
+    <w:rsid w:val="00824F47"/>
     <w:rsid w:val="00825F85"/>
     <w:rsid w:val="00827ADC"/>
     <w:rsid w:val="0083221B"/>
     <w:rsid w:val="00837E57"/>
     <w:rsid w:val="00841B67"/>
     <w:rsid w:val="00841D30"/>
     <w:rsid w:val="008453AF"/>
     <w:rsid w:val="008518AD"/>
     <w:rsid w:val="0085535A"/>
     <w:rsid w:val="00856573"/>
     <w:rsid w:val="0085693B"/>
     <w:rsid w:val="00861A8A"/>
     <w:rsid w:val="00861A9C"/>
     <w:rsid w:val="008620D9"/>
     <w:rsid w:val="008658CD"/>
     <w:rsid w:val="00865985"/>
     <w:rsid w:val="008725B1"/>
     <w:rsid w:val="00874854"/>
     <w:rsid w:val="008812B0"/>
     <w:rsid w:val="0088417E"/>
     <w:rsid w:val="008841E5"/>
     <w:rsid w:val="008845BC"/>
     <w:rsid w:val="0088580F"/>
     <w:rsid w:val="0088582F"/>
     <w:rsid w:val="008952C7"/>
@@ -17235,50 +17273,51 @@
     <w:rsid w:val="00CA09E2"/>
     <w:rsid w:val="00CA0F53"/>
     <w:rsid w:val="00CA35EF"/>
     <w:rsid w:val="00CB0F1E"/>
     <w:rsid w:val="00CB1CB8"/>
     <w:rsid w:val="00CB40E5"/>
     <w:rsid w:val="00CB530A"/>
     <w:rsid w:val="00CB7743"/>
     <w:rsid w:val="00CB7AAE"/>
     <w:rsid w:val="00CC079A"/>
     <w:rsid w:val="00CC55FD"/>
     <w:rsid w:val="00CC7980"/>
     <w:rsid w:val="00CD1F7B"/>
     <w:rsid w:val="00CD22C6"/>
     <w:rsid w:val="00CD6F9C"/>
     <w:rsid w:val="00CE1735"/>
     <w:rsid w:val="00CE2714"/>
     <w:rsid w:val="00CE2C01"/>
     <w:rsid w:val="00CE4286"/>
     <w:rsid w:val="00CE468E"/>
     <w:rsid w:val="00CE544F"/>
     <w:rsid w:val="00CE5C70"/>
     <w:rsid w:val="00CE793C"/>
     <w:rsid w:val="00CF028C"/>
     <w:rsid w:val="00CF1D49"/>
+    <w:rsid w:val="00CF4965"/>
     <w:rsid w:val="00CF4DB7"/>
     <w:rsid w:val="00CF79C2"/>
     <w:rsid w:val="00D04025"/>
     <w:rsid w:val="00D044FD"/>
     <w:rsid w:val="00D11AA6"/>
     <w:rsid w:val="00D11EFC"/>
     <w:rsid w:val="00D13210"/>
     <w:rsid w:val="00D1618A"/>
     <w:rsid w:val="00D24FE2"/>
     <w:rsid w:val="00D3084A"/>
     <w:rsid w:val="00D3229C"/>
     <w:rsid w:val="00D324D3"/>
     <w:rsid w:val="00D32FF5"/>
     <w:rsid w:val="00D40B37"/>
     <w:rsid w:val="00D44E5B"/>
     <w:rsid w:val="00D457D3"/>
     <w:rsid w:val="00D519C0"/>
     <w:rsid w:val="00D5296D"/>
     <w:rsid w:val="00D571F0"/>
     <w:rsid w:val="00D57A81"/>
     <w:rsid w:val="00D6025A"/>
     <w:rsid w:val="00D62E5C"/>
     <w:rsid w:val="00D653C1"/>
     <w:rsid w:val="00D657AF"/>
     <w:rsid w:val="00D702E9"/>
@@ -19755,149 +19794,118 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...29 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F5010200395EA8C4DB86B34488C14C51428C5EDA" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="5781c96e865836e15200215b96e8a8f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="84145aa9-ae2a-4b81-96bf-da2258b9f1c9" xmlns:ns5="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6aca9b956d4a1050eba2b89f832479e6" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="84145aa9-ae2a-4b81-96bf-da2258b9f1c9"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
                 <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
@@ -20325,152 +20333,176 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-212-13542994</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
+      <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-212-13542994</Url>
+      <Description>REGU-212-13542994</Description>
+    </_dlc_DocIdUrl>
+    <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">4. EPR Water Discharge</License_x002f_Activity_x0020_Type>
+    <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="84145aa9-ae2a-4b81-96bf-da2258b9f1c9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Storm Overflow at Llanilar SPS</Site_x0020_Name>
+    <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Outgoing document</Internal_x002f_External>
+    <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">SY23 4PD</Post_x0020_code>
+    <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Document_x0020_Type>
+    <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Ceredigion County Council</Welsh_x0020_Local_x0020_Authority>
+    <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
+    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Linea, Fortran Road, St. Mellons, Cardiff, CF3 0LT</Addressee>
+    <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Process_x0020_Type>
+    <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-04-13T23:00:00+00:00</Document_x0020_Date>
+    <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Adjacent to Vicarage Lake Car Park, Llanilar, Ceredigion</Facility_x0020_Address>
+    <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence supervision</Environment_x0020_Sub_x0020_Folder>
+    <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Dŵr Cymru Cyfyngedig</Customer_x0020_Name>
+    <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6AE1EBB-41CB-4528-A7A5-29A900DE00CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8DE10A9-5BC0-48C3-BAF7-F7E0AC032241}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAAACD6A-7D2D-41E3-940D-9EE59BFC7E18}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5651E905-EC4B-4308-B138-DAFA4C735A1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7289BD83-D92A-4B08-861E-9296D951AF7F}">
-[...17 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD160D84-DFE5-4A27-A5C1-8E092AA81442}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <ds:schemaRef ds:uri="84145aa9-ae2a-4b81-96bf-da2258b9f1c9"/>
     <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7289BD83-D92A-4B08-861E-9296D951AF7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="84145aa9-ae2a-4b81-96bf-da2258b9f1c9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>233_08_SD22 Permit conditions v5</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>3977</Words>
-  <Characters>21833</Characters>
+  <Words>3852</Words>
+  <Characters>21958</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>752</Lines>
-  <Paragraphs>452</Paragraphs>
+  <Lines>182</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Environment Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25358</CharactersWithSpaces>
+  <CharactersWithSpaces>25759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Issued Permit (14/04/2026)</dc:title>
   <dc:subject/>
   <dc:creator>Fraser, Helen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067EB80C5FE939D4A9B3D8BA62129B7F5010200395EA8C4DB86B34488C14C51428C5EDA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>cdb3a7a5-0ea5-4e9b-a917-73f14d57dc7f</vt:lpwstr>