--- v0 (2026-07-24)
+++ v1 (2026-10-27)
@@ -8470,53 +8470,51 @@
     <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Wrexham CBC</Welsh_x0020_Local_x0020_Authority>
     <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2025-06-25T23:00:00+00:00</Document_x0020_Date>
     <From1 xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Chirk Particleboard SITE CONTACT  c.emery@kronospan.co.uk</Site_x0020_Name>
     <Date_x0020_Received xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Kronospan Limited</Customer_x0020_Name>
     <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence supervision</Environment_x0020_Sub_x0020_Folder>
     <CC xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <To xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Holyhead Road, Chirk, Wrexham</Facility_x0020_Address>
     <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">3. EPR Regulated Industry</License_x002f_Activity_x0020_Type>
     <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Outgoing document</Internal_x002f_External>
     <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Form/Proforma</Document_x0020_Type>
     <Submitter xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Submitter>
     <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Compliance</Process_x0020_Type>
     <Date_x0020_Sent xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <BCC xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">LL14 5NT</Post_x0020_code>
     <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Holyhead Road, Chirk, Wrexham, LL14 5NT</Addressee>
-    <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">
-[...1 lines deleted...]
-    </TaxCatchAll>
+    <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7300053d-1c5f-4e78-b9e3-ee8c32344bce" xsi:nil="true"/>
     <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x010100A5AA0B2AC82E5D49ADD40D875C5BAE3B02" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94AC0B06-02DD-42F1-853D-9CAC192677B4}">
   <ds:schemaRefs>
@@ -8628,29 +8626,29 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Welsh Local Authority">
     <vt:lpwstr>Wrexham CBC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Site Name">
     <vt:lpwstr>Chirk Particleboard SITE CONTACT  CHELSEY BARKER  C.Barker@kronospan.co.uk</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Addressee">
     <vt:lpwstr>Holyhead Road, Chirk, Wrexham, LL14 5NT</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Post code">
     <vt:lpwstr>LL14 5NT</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Customer Name">
     <vt:lpwstr>Kronospan Limited</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Facility Address">
     <vt:lpwstr>Holyhead Road, Chirk, Wrexham</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="License/Activity Type">
     <vt:lpwstr>3. EPR Regulated Industry</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_docset_NoMedatataSyncRequired">
-    <vt:lpwstr>True</vt:lpwstr>
+    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>