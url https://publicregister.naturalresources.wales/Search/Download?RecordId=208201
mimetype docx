--- v0 (2026-05-10)
+++ v1 (2026-09-19)
@@ -178,75 +178,57 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="54995E9D" w14:textId="77777777" w:rsidR="00166CA5" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="4100"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ACF9EA1" w14:textId="77777777" w:rsidR="00166CA5" w:rsidRPr="0093532D" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="coverLicenceHolder"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="25" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="4100"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0093532D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Dŵr</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Dŵr Cymru Cyfyngedig</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2A05480D" w14:textId="77777777" w:rsidR="00166CA5" w:rsidRPr="0093532D" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="coverLicenceHolder"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="25" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="4100"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EEC82B3" w14:textId="750D2353" w:rsidR="00312211" w:rsidRPr="0093532D" w:rsidRDefault="00312211" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="coverLicenceHolder"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="25" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4100"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -683,98 +665,77 @@
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43697157" w14:textId="0626CF7C" w:rsidR="00CB7743" w:rsidRPr="0069503B" w:rsidRDefault="00CB7743" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="Heading1nonum"/>
         <w:spacing w:before="80" w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="0069503B">
-[...17 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" MERGEFIELD Site_name ">
+        <w:r w:rsidR="00580412" w:rsidRPr="0069503B">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Storm and Emergency Overflow at Penley Hospital SPS</w:t>
+        </w:r>
+      </w:fldSimple>
     </w:p>
     <w:p w14:paraId="74D591DB" w14:textId="136B540A" w:rsidR="00166CA5" w:rsidRPr="0069503B" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="Heading1nonum"/>
         <w:spacing w:before="80" w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0069503B">
         <w:t xml:space="preserve">Permit Number </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7743" w:rsidRPr="0069503B">
-[...16 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" MERGEFIELD Permit_number ">
+        <w:r w:rsidR="0077274F" w:rsidRPr="0069503B">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>CM0177201</w:t>
+        </w:r>
+      </w:fldSimple>
     </w:p>
     <w:p w14:paraId="40498162" w14:textId="77777777" w:rsidR="00166CA5" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="Heading1nonum"/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="600"/>
       </w:pPr>
       <w:r>
         <w:t>Introductory note</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF56C22" w14:textId="77777777" w:rsidR="00166CA5" w:rsidRPr="00AC1C65" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="Heading2a"/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1C65">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>This introductory note does not form a part of the permit</w:t>
@@ -886,87 +847,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F1501BA" w14:textId="77777777" w:rsidR="002D7939" w:rsidRPr="00B42252" w:rsidRDefault="002D7939" w:rsidP="002D7939">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="270" w:lineRule="exact"/>
         <w:ind w:left="600"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This permit variation and consolidation is to reflect asset improvements that have been agreed between Natural Resources Wales and </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> as part of the National Environment Programme. This permit requires the operator to MCERTS certify the overflow operation monitoring and increase the monitoring frequency to 2-minutes to allow performance against permit conditions to be better regulated.</w:t>
+        <w:t>This permit variation and consolidation is to reflect asset improvements that have been agreed between Natural Resources Wales and Dŵr Cymru Cyfyngedig as part of the National Environment Programme. This permit requires the operator to MCERTS certify the overflow operation monitoring and increase the monitoring frequency to 2-minutes to allow performance against permit conditions to be better regulated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F017C3" w14:textId="77777777" w:rsidR="002D7939" w:rsidRDefault="002D7939" w:rsidP="002D7939">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="270" w:lineRule="exact"/>
         <w:ind w:left="600"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2467CBCF" w14:textId="79B85965" w:rsidR="009606FC" w:rsidRPr="009D7EFE" w:rsidRDefault="00220E04" w:rsidP="002D7939">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
@@ -1486,91 +1411,51 @@
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F1F1266" w14:textId="1141BCC9" w:rsidR="009D7EFE" w:rsidRPr="002A1484" w:rsidRDefault="005C2A5E" w:rsidP="00443940">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1484">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varied permit issued to </w:t>
-[...39 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Varied permit issued to Dŵr Cymru Cyfyngedig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008934E7" w14:paraId="61E27BFB" w14:textId="77777777" w:rsidTr="008452AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FA4C090" w14:textId="2BB09121" w:rsidR="005C2A5E" w:rsidRPr="002A1484" w:rsidRDefault="005C2A5E" w:rsidP="005C2A5E">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1484">
@@ -1794,91 +1679,51 @@
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35EEE082" w14:textId="2FB319FC" w:rsidR="008934E7" w:rsidRPr="002A1484" w:rsidRDefault="00154FC7" w:rsidP="00443940">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1484">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varied permit issued to </w:t>
-[...39 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Varied permit issued to Dŵr Cymru Cyfyngedig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008934E7" w14:paraId="6CF1B4C4" w14:textId="77777777" w:rsidTr="008452AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14C1F137" w14:textId="6514F94B" w:rsidR="008934E7" w:rsidRPr="002A1484" w:rsidRDefault="008934E7" w:rsidP="00443940">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:before="40" w:after="40" w:line="270" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2166,91 +2011,51 @@
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="771FD22F" w14:textId="268686A1" w:rsidR="008934E7" w:rsidRPr="00093D0C" w:rsidRDefault="008934E7" w:rsidP="00443940">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:before="40" w:after="40" w:line="270" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F36B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varied permit issued to </w:t>
-[...39 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Varied permit issued to Dŵr Cymru Cyfyngedig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01B9B680" w14:textId="3C937FD9" w:rsidR="00F756D7" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="Heading3nonum"/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093D0C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">End of </w:t>
       </w:r>
       <w:r w:rsidR="00E72C9E">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2665,95 +2470,75 @@
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk13917238"/>
       <w:r w:rsidRPr="008D2310">
         <w:rPr>
           <w:rStyle w:val="change"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Issued to</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532B6D6B" w14:textId="77777777" w:rsidR="00166CA5" w:rsidRPr="009F6C74" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="Data"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ŵ</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>r Cymru Cyfyngedig</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(“the operator</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
     </w:p>
@@ -3669,71 +3454,51 @@
         <w:lastRenderedPageBreak/>
         <w:t>Schedule 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECBA5C8" w14:textId="77777777" w:rsidR="0005417F" w:rsidRPr="00053534" w:rsidRDefault="0005417F" w:rsidP="0005417F">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
         <w:ind w:left="600"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00053534">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">No conditions have been varied by the consolidated permit </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> a Natural Resources Wales initiated variation.</w:t>
+        <w:t>No conditions have been varied by the consolidated permit as a result of a Natural Resources Wales initiated variation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63101786" w14:textId="77777777" w:rsidR="00166CA5" w:rsidRPr="00F756D7" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="Heading3nonum"/>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B635115" w14:textId="77777777" w:rsidR="00166CA5" w:rsidRPr="00AE41DB" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="Heading3nonum"/>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4091,96 +3856,76 @@
     </w:p>
     <w:p w14:paraId="3F4C7805" w14:textId="77777777" w:rsidR="00166CA5" w:rsidRPr="008036BE" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="Heading3nonum"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="600" w:right="282"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73A53E17" w14:textId="77777777" w:rsidR="00166CA5" w:rsidRPr="009F6C74" w:rsidRDefault="00166CA5" w:rsidP="003E7123">
       <w:pPr>
         <w:pStyle w:val="Data"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ŵ</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>r Cymru Cyfyngedig</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(“the operator</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
     </w:p>
@@ -5135,67 +4880,51 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> so far as is reasonably practicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, including those </w:t>
       </w:r>
       <w:r w:rsidR="00B343E4" w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">arising from operations, maintenance, accidents, incidents, non-conformances and those drawn to the attention of the operator </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> complaints; and</w:t>
+        <w:t>arising from operations, maintenance, accidents, incidents, non-conformances and those drawn to the attention of the operator as a result of complaints; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4B5DB2" w14:textId="77777777" w:rsidR="000848DA" w:rsidRPr="00F42B24" w:rsidRDefault="000848DA" w:rsidP="00072163">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1560" w:right="686" w:hanging="424"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>using sufficient competent persons and resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0585F416" w14:textId="77777777" w:rsidR="00072163" w:rsidRDefault="000848DA" w:rsidP="00D8131E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:right="686" w:hanging="80"/>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -5571,71 +5300,51 @@
     </w:p>
     <w:p w14:paraId="375D1B56" w14:textId="77777777" w:rsidR="00F6187E" w:rsidRPr="006F6E91" w:rsidRDefault="00F6187E" w:rsidP="00F6187E">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1985" w:right="686" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E91">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t>)  the flow passed forward is equal to or greater than the overflow setting indicated due to rainfall and/or snow melt or</w:t>
+        <w:t>(i)  the flow passed forward is equal to or greater than the overflow setting indicated due to rainfall and/or snow melt or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09EE9261" w14:textId="77777777" w:rsidR="00F6187E" w:rsidRPr="006F6E91" w:rsidRDefault="00F6187E" w:rsidP="00F6187E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="1985"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6E91">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  (ii)  </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6E91">
@@ -5688,100 +5397,68 @@
         </w:rPr>
         <w:t>the discharge</w:t>
       </w:r>
       <w:r w:rsidR="005672A2" w:rsidRPr="00523FFB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E4D446" w14:textId="636C527E" w:rsidR="00657C76" w:rsidRPr="00523FFB" w:rsidRDefault="00657C76" w:rsidP="005D72AF">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1600" w:hanging="500"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523FFB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The discharge shall not be </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or macerated and shall have passed through screens as specified and shall not contain a significant quantity of solid matter with a particle size greater than any indicated. All screenings shall be removed from the discharge.</w:t>
+        <w:t>The discharge shall not be comminuted or macerated and shall have passed through screens as specified and shall not contain a significant quantity of solid matter with a particle size greater than any indicated. All screenings shall be removed from the discharge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA58EC1" w14:textId="4DA414D5" w:rsidR="00657C76" w:rsidRPr="00523FFB" w:rsidRDefault="00657C76" w:rsidP="005D72AF">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1600" w:hanging="500"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523FFB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where a mechanically cleaned screen is installed, a telemetry alarm system shall be installed and maintained, as far as reasonably practicable, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> give the operator immediate notification of a failure of the screen cleaning mechanism, unless otherwise agreed in writing by Natural Resources Wales. The operator shall take all appropriate measures to return the </w:t>
+        <w:t xml:space="preserve">Where a mechanically cleaned screen is installed, a telemetry alarm system shall be installed and maintained, as far as reasonably practicable, so as to give the operator immediate notification of a failure of the screen cleaning mechanism, unless otherwise agreed in writing by Natural Resources Wales. The operator shall take all appropriate measures to return the </w:t>
       </w:r>
       <w:r w:rsidRPr="00523FFB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>screen cleaning mechanism to normal operation as soon as reasonably practicable after receipt of notification of the failure.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="0DD94628" w14:textId="77777777" w:rsidR="000848DA" w:rsidRPr="00F42B24" w:rsidRDefault="00E75B27" w:rsidP="00323E41">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:hanging="113"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
@@ -5883,69 +5560,58 @@
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> S3.1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716F37A2" w14:textId="77777777" w:rsidR="00DD52A1" w:rsidRPr="00523FFB" w:rsidRDefault="00DD52A1" w:rsidP="00DC567F">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1731"/>
           <w:tab w:val="num" w:pos="1400"/>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1200" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00523FFB">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>For the purpose of</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> this condition the following readings shall not be used in the assessment.</w:t>
+        <w:t>For the purpose of this condition the following readings shall not be used in the assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B62CD9" w14:textId="77777777" w:rsidR="00DD52A1" w:rsidRPr="00523FFB" w:rsidRDefault="00DD52A1" w:rsidP="00F80582">
       <w:pPr>
         <w:pStyle w:val="aiBullet"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="2127"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523FFB">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>data that is not ‘good’ data; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA5CE69" w14:textId="21BB2A33" w:rsidR="00DD52A1" w:rsidRPr="00523FFB" w:rsidRDefault="00DD52A1" w:rsidP="00523FFB">
@@ -6111,69 +5777,87 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F241A16" w14:textId="442A5BFA" w:rsidR="00AE3212" w:rsidRPr="003F423E" w:rsidRDefault="00AE3212" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:hanging="80"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The operator shall maintain records of all monitoring required by this permit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2817625C" w14:textId="21875B7F" w:rsidR="002E76F1" w:rsidRPr="003F423E" w:rsidRDefault="002E76F1" w:rsidP="00940C9C">
+    <w:p w14:paraId="2817625C" w14:textId="6A182FCC" w:rsidR="002E76F1" w:rsidRPr="003F423E" w:rsidRDefault="002E76F1" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and the environmental or other monitoring specified in condition 3.3.1 shall have either MCERTS certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in writing by Natural Resources Wales. </w:t>
+        <w:t>Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and the environmental or other monitoring specified in condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0707">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F423E">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 shall have either MCERTS certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in writing by Natural Resources Wales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5388F547" w14:textId="7491C983" w:rsidR="009A6E55" w:rsidRPr="00166CA5" w:rsidRDefault="00156B9A" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA682D">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
@@ -6361,93 +6045,93 @@
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The o</w:t>
       </w:r>
       <w:r w:rsidR="00FB03C2" w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">perator shall take appropriate measures to ensure that the event recorder </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="04F37297" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00274226" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
+        <w:t>perator shall take appropriate measures to ensure that the event recorder remains fully operational at all times within the reference period specified in table S3.1. Any failures shall be remedied as soon as reasonably practicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F37297" w14:textId="45888747" w:rsidR="00556C4B" w:rsidRPr="00274226" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.3.1 a</w:t>
+        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0707">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 a</w:t>
       </w:r>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nd table S3.1 to assess ‘flow passed forward’ limit compliance:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7FB98A" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00274226" w:rsidRDefault="00556C4B" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
@@ -6536,74 +6220,94 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="60594E48" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The operator shall take all reasonable measures to return the flow and/or overflow operation monitoring equipment to normal operation as soon as reasonably practicable after becoming aware of a failure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1D0D7A" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
+    <w:p w14:paraId="5D1D0D7A" w14:textId="474A90E1" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>For the flow and overflow operation monitoring required by condition 3.3.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
+        <w:t>For the flow and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0707">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9ADBAF" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>no more than 14 consecutive days in any calendar year where ‘good’ flow data are recorded for less than 90% of each day; and</w:t>
       </w:r>
     </w:p>
@@ -6834,90 +6538,72 @@
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BD93CF" w14:textId="77777777" w:rsidR="00AE3212" w:rsidRPr="00F42B24" w:rsidRDefault="00AE3212" w:rsidP="00524681">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">be </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>be legible;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="37DC4717" w14:textId="77777777" w:rsidR="00AE3212" w:rsidRPr="00F42B24" w:rsidRDefault="00AE3212" w:rsidP="00524681">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">be made as soon as reasonably </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>be made as soon as reasonably practicable;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="189FFD7F" w14:textId="77777777" w:rsidR="00AE3212" w:rsidRPr="00F42B24" w:rsidRDefault="00AE3212" w:rsidP="00524681">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>if amended, be amended in such a way that the original and any subsequent amendments remain legible, or are capable of retrieval; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D9B23E" w14:textId="77777777" w:rsidR="00E35108" w:rsidRDefault="00AE3212" w:rsidP="00524681">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:tabs>
@@ -7071,125 +6757,94 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F928163" w14:textId="77777777" w:rsidR="002D792B" w:rsidRPr="00166CA5" w:rsidRDefault="002D792B" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Within the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> after the end of the reporting period specified in schedule 4 table S4.1 the operator shall, unless otherwise agreed in writing by </w:t>
+        <w:t xml:space="preserve">Within the time period after the end of the reporting period specified in schedule 4 table S4.1 the operator shall, unless otherwise agreed in writing by </w:t>
       </w:r>
       <w:r w:rsidR="00937AF6" w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Natural Resources Wales</w:t>
       </w:r>
       <w:r w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, submit reports of the monitoring and assessment carried out in accordance with the conditions of this permit, as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227A773A" w14:textId="77777777" w:rsidR="002D792B" w:rsidRPr="00166CA5" w:rsidRDefault="002D792B" w:rsidP="00524681">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>in respect of the parameters and monitoring points specified in schedule 4 table S4.</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>in respect of the parameters and monitoring points specified in schedule 4 table S4.1;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4F3CB1C1" w14:textId="18BF0129" w:rsidR="002D792B" w:rsidRPr="00166CA5" w:rsidRDefault="002D792B" w:rsidP="00524681">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>for the reporting periods specifi</w:t>
       </w:r>
       <w:r w:rsidR="00B1515B">
@@ -7390,67 +7045,51 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00AE3212" w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">information provided under condition 4.3.1 shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>supported</w:t>
       </w:r>
       <w:r w:rsidR="00AE3212" w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by sending the information listed in schedule 5 to this permit within the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> specified in that schedule.</w:t>
+        <w:t xml:space="preserve"> by sending the information listed in schedule 5 to this permit within the time period specified in that schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8070E8" w14:textId="77777777" w:rsidR="00AE3212" w:rsidRPr="00F42B24" w:rsidRDefault="004E5F50" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Natural Resources Wales</w:t>
       </w:r>
       <w:r w:rsidR="00AE3212" w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -7490,67 +7129,51 @@
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>any change in the operator’s trading name, registered name or registered office address; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00222467" w14:textId="77777777" w:rsidR="00AE3212" w:rsidRPr="00F42B24" w:rsidRDefault="00AE3212" w:rsidP="00524681">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">any steps taken with a view to the operator going into administration, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> a company voluntary arrangement or being wound up.</w:t>
+        <w:t>any steps taken with a view to the operator going into administration, entering into a company voluntary arrangement or being wound up.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DB2536" w14:textId="77777777" w:rsidR="00AE3212" w:rsidRDefault="00AE3212" w:rsidP="00AF798D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42B24">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Where the operator is a corporate body other than a registered company:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2F5F63" w14:textId="77777777" w:rsidR="00AE3212" w:rsidRDefault="00AE3212" w:rsidP="0085693B">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="11"/>
@@ -8042,185 +7665,112 @@
               <w:t>Discharge of sewage in emergency via Emergency Discharge Point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="306E4F06" w14:textId="77777777" w:rsidR="00C54E19" w:rsidRPr="00221353" w:rsidRDefault="00C54E19" w:rsidP="00855B6E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221353">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">An emergency shall be defined as the period when the sewage pumping station is inoperative </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>An emergency shall be defined as the period when the sewage pumping station is inoperative as a result of one or more of the following, which is not due to the act or default of the operator, its agents, representatives, officers, employees or servants;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12DA538D" w14:textId="77777777" w:rsidR="00C54E19" w:rsidRPr="00221353" w:rsidRDefault="00C54E19" w:rsidP="00855B6E">
+            <w:pPr>
+              <w:pStyle w:val="TableBulletL1"/>
+              <w:rPr>
+                <w:rStyle w:val="Blue"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00221353">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>as a result of</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">electrical power failure; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC40ECE" w14:textId="77777777" w:rsidR="00C54E19" w:rsidRPr="00221353" w:rsidRDefault="00C54E19" w:rsidP="00855B6E">
+            <w:pPr>
+              <w:pStyle w:val="TableBulletL1"/>
+              <w:rPr>
+                <w:rStyle w:val="Blue"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00221353">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> one or more of the following, which is not due to the act or default of the operator, its agents, representatives, officers, employees or </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>mechanical breakdown of duty and standby pumps;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6878D2B8" w14:textId="77777777" w:rsidR="00C54E19" w:rsidRPr="00221353" w:rsidRDefault="00C54E19" w:rsidP="00855B6E">
+            <w:pPr>
+              <w:pStyle w:val="TableBulletL1"/>
+              <w:rPr>
+                <w:rStyle w:val="Blue"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00221353">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>servants;</w:t>
-[...103 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>rising main failure;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7E38CD88" w14:textId="77777777" w:rsidR="00C54E19" w:rsidRPr="00221353" w:rsidRDefault="00C54E19" w:rsidP="00855B6E">
             <w:pPr>
               <w:pStyle w:val="TableBulletL1"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221353">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>blockage of the downstream sewer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="8"/>
     </w:tbl>
@@ -9696,71 +9246,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="759A9E90" w14:textId="1E9D6500" w:rsidR="00FA364E" w:rsidRPr="00580228" w:rsidRDefault="00FA364E" w:rsidP="00FA364E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0090009D">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discharge </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> and end times</w:t>
+              <w:t>Discharge start and end times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="173862AE" w14:textId="77777777" w:rsidR="00FA364E" w:rsidRPr="0090009D" w:rsidRDefault="00FA364E" w:rsidP="00FA364E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0090009D">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
@@ -12101,73 +11631,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2EB853C4" w14:textId="63FF5AB6" w:rsidR="001E59E7" w:rsidRPr="00580228" w:rsidRDefault="001E59E7" w:rsidP="00C56ED6">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C56ED6">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Storm sewage discharge </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> and end times</w:t>
+              <w:t>Storm sewage discharge start and end times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="70723FE5" w14:textId="71A86E9C" w:rsidR="001E59E7" w:rsidRPr="00447E3C" w:rsidRDefault="00C56ED6" w:rsidP="005C381D">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E3C">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13216,71 +12724,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F4A6FBA" w14:textId="14E02E41" w:rsidR="001E59E7" w:rsidRPr="00706195" w:rsidRDefault="001E59E7" w:rsidP="00304CE3">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000110FE">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergency discharge </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> and end times</w:t>
+              <w:t>Emergency discharge start and end times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="65AD334C" w14:textId="751D777C" w:rsidR="001E59E7" w:rsidRPr="00447E3C" w:rsidRDefault="001E59E7" w:rsidP="00304CE3">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E3C">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13570,71 +13058,51 @@
       <w:tr w:rsidR="00FE6A8A" w:rsidRPr="00580228" w14:paraId="069F8E65" w14:textId="77777777" w:rsidTr="00B17AD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7612376F" w14:textId="1D01CCEB" w:rsidR="00FE6A8A" w:rsidRPr="003503D1" w:rsidRDefault="00FE6A8A" w:rsidP="00FE6A8A">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00672AF6">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Storm sewage discharge </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> and end times</w:t>
+              <w:t>Storm sewage discharge start and end times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="33E58156" w14:textId="67A6D55F" w:rsidR="00FE6A8A" w:rsidRPr="00580228" w:rsidRDefault="00FE6A8A" w:rsidP="00FE6A8A">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00672AF6">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -14067,71 +13535,51 @@
       <w:tr w:rsidR="00096E6B" w:rsidRPr="00C25946" w14:paraId="543E0AFE" w14:textId="77777777" w:rsidTr="007F73BB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="669D25A9" w14:textId="7E310090" w:rsidR="00096E6B" w:rsidRPr="00580228" w:rsidRDefault="00096E6B" w:rsidP="00096E6B">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000110FE">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergency discharge </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> and end times</w:t>
+              <w:t>Emergency discharge start and end times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="35BAA44E" w14:textId="38EF90C5" w:rsidR="00096E6B" w:rsidRPr="00580228" w:rsidRDefault="00096E6B" w:rsidP="00096E6B">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976F3">
               <w:rPr>
                 <w:rStyle w:val="Blue"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spill event, time and duration reporting format spreadsheet</w:t>
@@ -14283,264 +13731,194 @@
           <w:p w14:paraId="3006A9D9" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRPr="004921D8" w:rsidRDefault="00926B5E" w:rsidP="00926B5E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004921D8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Permit Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3516" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0AAEAB19" w14:textId="0F82BB0E" w:rsidR="00926B5E" w:rsidRPr="00381842" w:rsidRDefault="00A97ED0" w:rsidP="00926B5E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
-            <w:r w:rsidRPr="00381842">
-[...16 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr=" MERGEFIELD Permit_number ">
+              <w:r w:rsidR="0077274F" w:rsidRPr="00381842">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>CM0177201</w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00926B5E" w:rsidRPr="00834B3A" w14:paraId="17285118" w14:textId="77777777" w:rsidTr="00A9057C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1484" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4E9E7EC8" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRPr="004921D8" w:rsidRDefault="00926B5E" w:rsidP="00926B5E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004921D8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name of operator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3516" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3172AB74" w14:textId="7521E06E" w:rsidR="00926B5E" w:rsidRPr="00381842" w:rsidRDefault="00815D01" w:rsidP="00926B5E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00381842">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00381842">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ŵ</w:t>
             </w:r>
             <w:r w:rsidRPr="00381842">
-              <w:t>r</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>r Cymru Cyfyngedig</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00926B5E" w:rsidRPr="00580412" w14:paraId="5E92BFBD" w14:textId="77777777" w:rsidTr="00A9057C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1484" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="00BBB1EE" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRPr="004921D8" w:rsidRDefault="00926B5E" w:rsidP="00926B5E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004921D8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Location of Facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3516" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3BA5B162" w14:textId="684A9BD3" w:rsidR="00926B5E" w:rsidRPr="00381842" w:rsidRDefault="00A97ED0" w:rsidP="00926B5E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
-            <w:r w:rsidRPr="00381842">
-[...16 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr=" MERGEFIELD Site_name ">
+              <w:r w:rsidR="00580412" w:rsidRPr="00381842">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>Storm and Emergency Overflow at Penley Hospital SPS</w:t>
+              </w:r>
+            </w:fldSimple>
             <w:r w:rsidRPr="00381842">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00381842">
-[...16 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr=" MERGEFIELD DSI_ADD2 ">
+              <w:r w:rsidR="00A0773F" w:rsidRPr="00381842">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>Penley Industrial Estate</w:t>
+              </w:r>
+            </w:fldSimple>
             <w:r w:rsidRPr="00381842">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00381842">
-[...16 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr=" MERGEFIELD DSI_ADD3 ">
+              <w:r w:rsidR="00A0773F" w:rsidRPr="00381842">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>Penley</w:t>
+              </w:r>
+            </w:fldSimple>
             <w:r w:rsidRPr="00381842">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00381842">
-[...16 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr=" MERGEFIELD DSI_ADD4 ">
+              <w:r w:rsidR="0077274F" w:rsidRPr="00381842">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>Wrexham</w:t>
+              </w:r>
+            </w:fldSimple>
             <w:r w:rsidRPr="00381842">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00381842">
-[...16 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr=" MERGEFIELD DSI_POST_CODE ">
+              <w:r w:rsidR="0077274F" w:rsidRPr="00381842">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t>LL13 0LQ</w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00926B5E" w:rsidRPr="00834B3A" w14:paraId="72790FA3" w14:textId="77777777" w:rsidTr="00A9057C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1484" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3ED2915F" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRPr="004921D8" w:rsidRDefault="00926B5E" w:rsidP="00926B5E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004921D8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Time and date of the detection </w:t>
@@ -15312,67 +14690,51 @@
           <w:p w14:paraId="59D4C1B4" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRPr="004921D8" w:rsidRDefault="00926B5E" w:rsidP="00926B5E">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D6D41D3" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRPr="004921D8" w:rsidRDefault="00926B5E" w:rsidP="00A9057C">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004921D8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to sign on behalf of the operator</w:t>
+        <w:t>* authorised to sign on behalf of the operator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63832E84" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRPr="000A07C9" w:rsidRDefault="00926B5E" w:rsidP="000A07C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9C6953" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRPr="00C11DCD" w:rsidRDefault="00926B5E" w:rsidP="00C55908">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11DCD">
         <w:rPr>
           <w:sz w:val="36"/>
@@ -15449,983 +14811,599 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E14A1F" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> 2 spills. Each subsequent 24-hour duration counts as 1 additional spill and the whole of the 24-hour block is included. </w:t>
+        <w:t xml:space="preserve">“block-counted spill” one or more overflow events within a period of 12 hours or less will be considered to be one spill, one or more overflow events extending over a period of greater than 12 hours up to 36 hours will be considered to be 2 spills. Each subsequent 24-hour duration counts as 1 additional spill and the whole of the 24-hour block is included. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E58297" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> of substances not controlled by emission limits” means emissions of substances to air, water or land from the permitted activities, which are not controlled by an emission limit.</w:t>
+        <w:t>“emissions of substances not controlled by emission limits” means emissions of substances to air, water or land from the permitted activities, which are not controlled by an emission limit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACFDA4F" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>“EP Regulations” means The Environmental Permitting (England and Wales) Regulations SI 2016 No.1154 and words and expressions used in this permit which are also used in the Regulations have the same meanings as in those Regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F6E17D" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> recorder” a recorder which records the start time and end time of individual overflow events.</w:t>
+        <w:t>“event recorder” a recorder which records the start time and end time of individual overflow events.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64355B9D" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">“flow passed forward” for the purposes of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381842">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>conditions 2.3.2 and 3.1.2 means</w:t>
+      </w:r>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>flow</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> arriving at the overflow from its upstream collection system and passed forward to the continuation flow. It does not include any flows that have already been passed forward by the overflow and are reintroduced to the incoming flow upstream of the overflow from any point downstream of it.</w:t>
+        <w:t>, the rate of flow (litres per second) of the waste water arriving at the overflow from its upstream collection system and passed forward to the continuation flow. It does not include any flows that have already been passed forward by the overflow and are reintroduced to the incoming flow upstream of the overflow from any point downstream of it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0882C1" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>“good flow data for at least 90% of each day” means at least 87 fifteen minute or 648 two-minute flow readings are flagged as good in a day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578D1575" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>“good overflow operation data for at least 90% of each day” means at least 648 two-minute overflow operation readings are flagged as good or the overflow operation duration monitor is operational for at least 1,296 minutes in a day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7D0058" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>“MCERTS” means the Environment Agency’s Monitoring Certification Scheme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08831DD1" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“minimum screen capacity flow” means the minimum flow passed through the screens to the outfall when the screen bypass operates. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291B9958" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>“monitoring frequency” as used in Table S3.1 in the context of event duration monitoring is the temporal interval at which a change in state between no discharge and discharge is to be detected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D68436" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>“Natural Resources Wales” means the Natural Resources Body for Wales established by article 3 of the Natural Resources Body for Wales (Establishment) Order 2012. The Natural Resources Body for Wales (Functions) Order 2013 transferred the relevant functions of the Countryside Council for Wales, and functions of the Environment Agency and the Forestry Commission in Wales to the Natural Resources Body for Wales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9ACAC9" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>good</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> flow data for at least 90% of each day” means at least 87 fifteen minute or 648 two-minute flow readings are flagged as good in a day.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="578D1575" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+        <w:t>“Non-routine planned maintenance” means maintenance, inspection, refurbishment, or replacement of plant and equipment carried out in accordance with a documented maintenance plan, which is foreseeable and can be planned at least 5 working days in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F623937" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="5A7D0058" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+        <w:t>“Non-routine un-planned maintenance” means extra-ordinary maintenance to carry out inspection, refurbishment, or replacement of plant and equipment that is unforeseeable and cannot be planned at least 5 working days in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3639D5A9" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“MCERTS” means the Environment Agency’s Monitoring Certification Scheme.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08831DD1" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+        <w:t>“overflow” for the purposes of schedule 7, overflow means the weir or orifice or other control which directs excess flow away from the continuation sewer when the flow exceeds the overflow setting due to rainfall and/or snowmelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C696B3" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="291B9958" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+        <w:t>“overflow event” any individual operation, of any duration, of the event recorder or any recorded discharge of sewage from the outfall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549036DB" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="22D68436" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+        <w:t>“overflow setting” means the minimum flow passed forward to the continuation sewer when the overflow operates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9543A1" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“Natural Resources Wales” means the Natural Resources Body for Wales established by article 3 of the Natural Resources Body for Wales (Establishment) Order 2012. The Natural Resources Body for Wales (Functions) Order 2013 transferred the relevant functions of the Countryside Council for Wales, and functions of the Environment Agency and the Forestry Commission in Wales to the Natural Resources Body for Wales.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A9ACAC9" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+        <w:t>“quarter” means a calendar year quarter commencing on 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January, 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April, 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July or 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> October.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685049AF" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“Non-routine planned maintenance” means maintenance, inspection, refurbishment, or replacement of plant and equipment carried out in accordance with a documented maintenance plan, which is foreseeable and can be planned at least 5 working days in advance.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F623937" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
+        <w:lastRenderedPageBreak/>
+        <w:t>“Regular planned maintenance” means scheduled maintenance, inspection, refurbishment, or replacement of plant and equipment carried out periodically and in accordance with a documented maintenance plan, it does not have to take place on specified dates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B27A260" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“Non-routine un-planned maintenance” means extra-ordinary maintenance to carry out inspection, refurbishment, or replacement of plant and equipment that is unforeseeable and cannot be planned at least 5 working days in advance.</w:t>
-[...322 lines deleted...]
-        <w:t xml:space="preserve"> impact incident as indicated by NRW incident classification system.</w:t>
+        <w:t>“significant pollution” means a high level impact incident as indicated by NRW incident classification system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8D3AFA" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> spill” any spill that has not been demonstrated to have been, or measured as being, less than 50 m</w:t>
+        <w:t>“significant spill” any spill that has not been demonstrated to have been, or measured as being, less than 50 m</w:t>
       </w:r>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in volume.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471C7DA2" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Total uncertainty” means the combined (total) uncertainty of the flow rate measurement due to the flow monitoring installation, as determined by an MCERTS inspector, and uncertainties induced between the overflow and the flow monitor as determined by the operator. Allowances for time delays in flow response through the WwTW are </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> by </w:t>
+        <w:t xml:space="preserve">“Total uncertainty” means the combined (total) uncertainty of the flow rate measurement due to the flow monitoring installation, as determined by an MCERTS inspector, and uncertainties induced between the overflow and the flow monitor as determined by the operator. Allowances for time delays in flow response through the WwTW are taken into account by </w:t>
       </w:r>
       <w:r w:rsidRPr="00381842">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>condition 3.1.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C10B135" w14:textId="77777777" w:rsidR="00054182" w:rsidRPr="00054182" w:rsidRDefault="00054182" w:rsidP="008D3667">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054182">
         <w:rPr>
@@ -16706,83 +15684,82 @@
     <w:p w14:paraId="6A56947C" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRDefault="00926B5E" w:rsidP="00F756D7">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>END OF PERMIT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168B5A14" w14:textId="77777777" w:rsidR="00081CC9" w:rsidRDefault="00081CC9" w:rsidP="000848DA"/>
     <w:sectPr w:rsidR="00081CC9" w:rsidSect="003E7123">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="397" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C0AF867" w14:textId="77777777" w:rsidR="00476307" w:rsidRDefault="00476307" w:rsidP="00FF16FF">
+    <w:p w14:paraId="37F42440" w14:textId="77777777" w:rsidR="00AA6E42" w:rsidRDefault="00AA6E42" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A754ED7" w14:textId="77777777" w:rsidR="00476307" w:rsidRDefault="00476307" w:rsidP="00FF16FF">
+    <w:p w14:paraId="509D90E3" w14:textId="77777777" w:rsidR="00AA6E42" w:rsidRDefault="00AA6E42" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -16901,51 +15878,51 @@
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00053534">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Permit number</w:t>
     </w:r>
     <w:r w:rsidR="00213FF7" w:rsidRPr="00053534">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="00053534">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AD60707" w14:textId="34C69500" w:rsidR="00BC2C15" w:rsidRPr="003E7123" w:rsidRDefault="0077274F" w:rsidP="00BC2C15">
+  <w:p w14:paraId="2AD60707" w14:textId="3403D03A" w:rsidR="00BC2C15" w:rsidRPr="003E7123" w:rsidRDefault="0077274F" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00053534">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>CM0177201</w:t>
     </w:r>
     <w:r w:rsidR="00BC2C15" w:rsidRPr="00053534">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00BC2C15" w:rsidRPr="00053534">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
@@ -16993,84 +15970,84 @@
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="00241790" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00241790" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00241790" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00ED5B0F">
+    <w:r w:rsidR="00BC0707">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>18</w:t>
     </w:r>
     <w:r w:rsidR="00241790" w:rsidRPr="003E7123">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E33B8B8" w14:textId="77777777" w:rsidR="00476307" w:rsidRDefault="00476307" w:rsidP="00FF16FF">
+    <w:p w14:paraId="1EBE64E7" w14:textId="77777777" w:rsidR="00AA6E42" w:rsidRDefault="00AA6E42" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="570F76B6" w14:textId="77777777" w:rsidR="00476307" w:rsidRDefault="00476307" w:rsidP="00FF16FF">
+    <w:p w14:paraId="50F361BE" w14:textId="77777777" w:rsidR="00AA6E42" w:rsidRDefault="00AA6E42" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07405CFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78FCE504"/>
     <w:styleLink w:val="EARomanBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="RomanBulletL1"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20380,53 +19357,52 @@
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -20776,50 +19752,51 @@
     <w:rsid w:val="00517E28"/>
     <w:rsid w:val="0052353C"/>
     <w:rsid w:val="00523FFB"/>
     <w:rsid w:val="0052400A"/>
     <w:rsid w:val="00524177"/>
     <w:rsid w:val="00524681"/>
     <w:rsid w:val="005267AA"/>
     <w:rsid w:val="0053053E"/>
     <w:rsid w:val="00532EF8"/>
     <w:rsid w:val="00541FDE"/>
     <w:rsid w:val="00544EAF"/>
     <w:rsid w:val="0054647F"/>
     <w:rsid w:val="00551F8B"/>
     <w:rsid w:val="00553E83"/>
     <w:rsid w:val="0055676D"/>
     <w:rsid w:val="00556C4B"/>
     <w:rsid w:val="00563124"/>
     <w:rsid w:val="00565E53"/>
     <w:rsid w:val="005672A2"/>
     <w:rsid w:val="00573BA9"/>
     <w:rsid w:val="005746DB"/>
     <w:rsid w:val="00577CE3"/>
     <w:rsid w:val="00577E33"/>
     <w:rsid w:val="00580228"/>
     <w:rsid w:val="00580412"/>
+    <w:rsid w:val="00581AF3"/>
     <w:rsid w:val="005865E3"/>
     <w:rsid w:val="0058734B"/>
     <w:rsid w:val="00590250"/>
     <w:rsid w:val="005919A4"/>
     <w:rsid w:val="005954C5"/>
     <w:rsid w:val="005B0E07"/>
     <w:rsid w:val="005B1D96"/>
     <w:rsid w:val="005B292D"/>
     <w:rsid w:val="005B2CA1"/>
     <w:rsid w:val="005B38B7"/>
     <w:rsid w:val="005B75CA"/>
     <w:rsid w:val="005B78CA"/>
     <w:rsid w:val="005B7B1E"/>
     <w:rsid w:val="005C03A7"/>
     <w:rsid w:val="005C2A5E"/>
     <w:rsid w:val="005C381D"/>
     <w:rsid w:val="005C3A10"/>
     <w:rsid w:val="005C3F38"/>
     <w:rsid w:val="005C4640"/>
     <w:rsid w:val="005C4D3A"/>
     <w:rsid w:val="005C4DA1"/>
     <w:rsid w:val="005C5DBD"/>
     <w:rsid w:val="005C7C4F"/>
     <w:rsid w:val="005D4786"/>
     <w:rsid w:val="005D4F47"/>
@@ -21138,50 +20115,51 @@
     <w:rsid w:val="00A464D0"/>
     <w:rsid w:val="00A515BD"/>
     <w:rsid w:val="00A53DEE"/>
     <w:rsid w:val="00A545FB"/>
     <w:rsid w:val="00A56433"/>
     <w:rsid w:val="00A624B3"/>
     <w:rsid w:val="00A7094E"/>
     <w:rsid w:val="00A71CD9"/>
     <w:rsid w:val="00A72C71"/>
     <w:rsid w:val="00A76D1D"/>
     <w:rsid w:val="00A77D5E"/>
     <w:rsid w:val="00A77F43"/>
     <w:rsid w:val="00A818F1"/>
     <w:rsid w:val="00A83917"/>
     <w:rsid w:val="00A858E9"/>
     <w:rsid w:val="00A85C1C"/>
     <w:rsid w:val="00A86004"/>
     <w:rsid w:val="00A9057C"/>
     <w:rsid w:val="00A90AF7"/>
     <w:rsid w:val="00A91AC9"/>
     <w:rsid w:val="00A9327A"/>
     <w:rsid w:val="00A96600"/>
     <w:rsid w:val="00A97ED0"/>
     <w:rsid w:val="00AA1F21"/>
     <w:rsid w:val="00AA56AC"/>
+    <w:rsid w:val="00AA6E42"/>
     <w:rsid w:val="00AB08B7"/>
     <w:rsid w:val="00AB1895"/>
     <w:rsid w:val="00AB62F9"/>
     <w:rsid w:val="00AB6437"/>
     <w:rsid w:val="00AB71F7"/>
     <w:rsid w:val="00AC1995"/>
     <w:rsid w:val="00AC24D2"/>
     <w:rsid w:val="00AC2B82"/>
     <w:rsid w:val="00AC4519"/>
     <w:rsid w:val="00AC535D"/>
     <w:rsid w:val="00AD2CA4"/>
     <w:rsid w:val="00AD5C3E"/>
     <w:rsid w:val="00AD687B"/>
     <w:rsid w:val="00AD78B3"/>
     <w:rsid w:val="00AE1785"/>
     <w:rsid w:val="00AE2C46"/>
     <w:rsid w:val="00AE3212"/>
     <w:rsid w:val="00AE36E0"/>
     <w:rsid w:val="00AF798D"/>
     <w:rsid w:val="00B02934"/>
     <w:rsid w:val="00B0315E"/>
     <w:rsid w:val="00B0450E"/>
     <w:rsid w:val="00B05DC6"/>
     <w:rsid w:val="00B14C57"/>
     <w:rsid w:val="00B1515B"/>
@@ -21197,50 +20175,51 @@
     <w:rsid w:val="00B53666"/>
     <w:rsid w:val="00B54162"/>
     <w:rsid w:val="00B563C4"/>
     <w:rsid w:val="00B57914"/>
     <w:rsid w:val="00B625C1"/>
     <w:rsid w:val="00B63021"/>
     <w:rsid w:val="00B671D1"/>
     <w:rsid w:val="00B71FDF"/>
     <w:rsid w:val="00B72417"/>
     <w:rsid w:val="00B73099"/>
     <w:rsid w:val="00B7784A"/>
     <w:rsid w:val="00B77C8D"/>
     <w:rsid w:val="00B80CF2"/>
     <w:rsid w:val="00B826B0"/>
     <w:rsid w:val="00B8400E"/>
     <w:rsid w:val="00B84794"/>
     <w:rsid w:val="00B873B4"/>
     <w:rsid w:val="00B9542C"/>
     <w:rsid w:val="00B9769A"/>
     <w:rsid w:val="00BA0AC8"/>
     <w:rsid w:val="00BA4D54"/>
     <w:rsid w:val="00BA4FC0"/>
     <w:rsid w:val="00BA625F"/>
     <w:rsid w:val="00BB181D"/>
     <w:rsid w:val="00BC0082"/>
+    <w:rsid w:val="00BC0707"/>
     <w:rsid w:val="00BC2C15"/>
     <w:rsid w:val="00BC41E7"/>
     <w:rsid w:val="00BC7208"/>
     <w:rsid w:val="00BC7C4D"/>
     <w:rsid w:val="00BD1F91"/>
     <w:rsid w:val="00BD7B0A"/>
     <w:rsid w:val="00BE1F97"/>
     <w:rsid w:val="00BE3CA0"/>
     <w:rsid w:val="00BF1BA8"/>
     <w:rsid w:val="00BF669E"/>
     <w:rsid w:val="00C00B57"/>
     <w:rsid w:val="00C02EEF"/>
     <w:rsid w:val="00C0308C"/>
     <w:rsid w:val="00C03337"/>
     <w:rsid w:val="00C034EA"/>
     <w:rsid w:val="00C03842"/>
     <w:rsid w:val="00C04141"/>
     <w:rsid w:val="00C056F9"/>
     <w:rsid w:val="00C07CE4"/>
     <w:rsid w:val="00C103B7"/>
     <w:rsid w:val="00C11585"/>
     <w:rsid w:val="00C11DCD"/>
     <w:rsid w:val="00C1328D"/>
     <w:rsid w:val="00C1511E"/>
     <w:rsid w:val="00C177E7"/>
@@ -23799,145 +22778,149 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-369-2763211</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
+      <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-369-2763211</Url>
+      <Description>REGU-369-2763211</Description>
+    </_dlc_DocIdUrl>
+    <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">4. EPR Water Discharge</License_x002f_Activity_x0020_Type>
+    <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cd6faf52-b12f-444c-a3fc-1f0e7a71d996">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Storm and Emergency Overflow at Penley Hospital SPS</Site_x0020_Name>
+    <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Outgoing document</Internal_x002f_External>
+    <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">LL13 0LQ</Post_x0020_code>
+    <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Document_x0020_Type>
+    <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Wrexham CBC</Welsh_x0020_Local_x0020_Authority>
+    <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
+    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Linea, Fortran Rd, St. Mellons, Cardiff CF3 0LT</Addressee>
+    <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Process_x0020_Type>
+    <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-05-06T23:00:00+00:00</Document_x0020_Date>
+    <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Penley Industrial Estate, Penley, Wrexham</Facility_x0020_Address>
+    <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence supervision</Environment_x0020_Sub_x0020_Folder>
+    <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Dŵr Cymru Cyfyngedig</Customer_x0020_Name>
+    <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
-[...30 lines deleted...]
-</p:properties>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102009A572A858F042E43B70198AD05EA8761" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="04ff10abcff0374c606f97bfba740d48">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="cd6faf52-b12f-444c-a3fc-1f0e7a71d996" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63c05b3ebb1b523a132b5ee162c44a9d" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
                 <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
@@ -24365,136 +23348,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7289BD83-D92A-4B08-861E-9296D951AF7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6AE1EBB-41CB-4528-A7A5-29A900DE00CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8DE10A9-5BC0-48C3-BAF7-F7E0AC032241}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAAACD6A-7D2D-41E3-940D-9EE59BFC7E18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8DE10A9-5BC0-48C3-BAF7-F7E0AC032241}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5651E905-EC4B-4308-B138-DAFA4C735A1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3D530E1-AFF6-4E3C-AE18-9A64C0BFB617}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <ds:schemaRef ds:uri="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>4383</Words>
-  <Characters>24814</Characters>
+  <Words>4357</Words>
+  <Characters>24840</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
+  <Lines>207</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Environment Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>29139</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>