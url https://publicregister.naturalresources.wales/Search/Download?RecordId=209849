--- v0 (2026-06-28)
+++ v1 (2026-10-02)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="56A2CB50" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="0070C0"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="0070C0"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="0070C0"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="0070C0"/>
           <w:between w:val="single" w:sz="18" w:space="1" w:color="0070C0"/>
           <w:bar w:val="single" w:sz="18" w:color="0070C0"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="BlocktextChar"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686803">
         <w:rPr>
           <w:rStyle w:val="BlocktextChar"/>
@@ -589,115 +589,115 @@
           </w:tcPr>
           <w:p w14:paraId="677CD01D" w14:textId="1C476832" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00727406" w:rsidP="00727406">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00727406">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bywater Leisure Park Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="00706652" w14:textId="77777777" w:rsidTr="00630D4B">
+      <w:tr w:rsidR="0085683E" w:rsidRPr="00AC0C8B" w14:paraId="00706652" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16EDB0AD" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Facility name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7241" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="379F96FE" w14:textId="55DBE68D" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00A7218D" w:rsidP="00A7218D">
+          <w:p w14:paraId="379F96FE" w14:textId="55DBE68D" w:rsidR="0085683E" w:rsidRPr="00AC0C8B" w:rsidRDefault="00A7218D" w:rsidP="00A7218D">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC0C8B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Morben Isaf Caravan Park, Derwenlas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="067572EB" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7311F54F" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -957,192 +957,256 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date arrived with Permitting Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="111E9C42" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="111E9C42" w14:textId="799874A2" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00935407" w:rsidP="00630D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686803">
-[...5 lines deleted...]
-              <w:t>DD/MM/YYYYY</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="0085683E" w:rsidRPr="00686803">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="0085683E" w:rsidRPr="00686803">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="3B56EE8B" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DB1CB21" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68CA7E2A" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="68CA7E2A" w14:textId="2D217D2E" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00935407" w:rsidP="00630D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686803">
-[...5 lines deleted...]
-              <w:t>DD/MM/YYYYY</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidR="0085683E" w:rsidRPr="00686803">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="0085683E" w:rsidRPr="00686803">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="6FDCC46A" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="110A29CF" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date RFI letter sent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DF29F79" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="4DF29F79" w14:textId="39D24B08" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00935407" w:rsidP="00630D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061176B">
-[...5 lines deleted...]
-              <w:t>DD/MM/YYYYY</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="440EB4AA" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03680016" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1225,136 +1289,168 @@
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anticipated Issue Due Date based on complexity of application (i.e. 1 or 2 months for simples / 3 or 4 months for complex: this needs to match the PALS Due Date).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CC0520D" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="3CC0520D" w14:textId="1329C0C7" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00935407" w:rsidP="00630D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686803">
-[...5 lines deleted...]
-              <w:t>DD/MM/YYYYY</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidR="0085683E" w:rsidRPr="00686803">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidR="0085683E" w:rsidRPr="00686803">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="20DA2F73" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DEACB47" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date returned to applicant as not duly made or deemed withdrawn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33856E03" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="33856E03" w14:textId="52F45077" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00935407" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686803">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>DD/MM/YYYYY</w:t>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="7763059A" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D5B17C1" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1575,61 +1671,71 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Permitting Officer carrying out Duly Made Assessment:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="3FCA6AAC" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16226005" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="16226005" w14:textId="425611E7" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00AC0C8B" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Rachel M.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="536B0D91" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CF45FA6" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56063354" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
@@ -1788,156 +1894,164 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>B6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="498C525B" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10E798EC" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="10E798EC" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00AC0C8B" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:strike/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686803">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC0C8B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bespoke domestic sewage (&gt;15m3/d to GW / &gt;20m3/d to SW) and or all trade discharges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FE25966" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="1FE25966" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00AC0C8B" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686803">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC0C8B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>A, F1/2, B2 and B6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="1CFC857D" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27403EA8" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="27403EA8" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00AC0C8B" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686803">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC0C8B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Bespoke Land Spreading discharges (i.e. sheep dip) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66B08573" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="66B08573" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00AC0C8B" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686803">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00AC0C8B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:strike/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>A, F1/2, B2 and B7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E99D7CA" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686803">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -2328,66 +2442,66 @@
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Shellfish or bathing water</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96109" w:rsidRPr="00837680" w14:paraId="5CEBA7CE" w14:textId="77777777" w:rsidTr="00A96109">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19FCBD19" w14:textId="0CB0BB98" w:rsidR="00A96109" w:rsidRPr="00686803" w:rsidRDefault="00A96109" w:rsidP="00A96109">
+          <w:p w14:paraId="19FCBD19" w14:textId="59B79722" w:rsidR="00A96109" w:rsidRPr="00686803" w:rsidRDefault="00AC0C8B" w:rsidP="00A96109">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686803">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Y</w:t>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FEF2EAB" w14:textId="6C6F14C2" w:rsidR="00A96109" w:rsidRPr="00686803" w:rsidRDefault="00A96109" w:rsidP="00A96109">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
@@ -2495,66 +2609,66 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1236DE8A" w14:textId="04C5C275" w:rsidR="00A96109" w:rsidRPr="00686803" w:rsidRDefault="00A96109" w:rsidP="00A96109">
+          <w:p w14:paraId="1236DE8A" w14:textId="343920CD" w:rsidR="00A96109" w:rsidRPr="00686803" w:rsidRDefault="00A96109" w:rsidP="00A96109">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Y/N</w:t>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E042188" w14:textId="271D7EAD" w:rsidR="00A96109" w:rsidRPr="00686803" w:rsidRDefault="00A96109" w:rsidP="00A96109">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
@@ -4426,728 +4540,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7390DBA6" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="266BCF91" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4A691869" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
-      <w:pPr>
-[...657 lines deleted...]
-    <w:p w14:paraId="581B2F0C" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="0070C0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8800"/>
@@ -5275,61 +4712,70 @@
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applicant(s) details complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59C67101" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="59C67101" w14:textId="574D6A64" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00935407" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CEA20FC" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="2A895D72" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
           </w:tcPr>
@@ -5347,3490 +4793,186 @@
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Is (are) the applicant(s) a legal person(s) as per definition of ‘operator’? RGN01</w:t>
             </w:r>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rStyle w:val="DraftingnotesChar"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Note: for registered companies and Limited Liability Partnerships check it is registered on Companies House.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="499ED325" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="499ED325" w14:textId="4FF7650E" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00935407" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D171B90" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085683E" w:rsidRPr="00837680" w14:paraId="21C2E4B9" w14:textId="77777777" w:rsidTr="00630D4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72D2BB3F" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686803">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address and contact details complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1966621D" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
+          <w:p w14:paraId="1966621D" w14:textId="60ECA50C" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="00935407" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07CEC0B0" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="00630D4B">
             <w:pPr>
               <w:pStyle w:val="BlockText1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CCD5D4E" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="003F6A5C" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...2859 lines deleted...]
-          <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="237D17AA" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:ind w:left="-748"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...300 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="4201C0E8" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:ind w:left="-748"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...156 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="083FB2D3" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="-748"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="36" w:space="0" w:color="0070C0"/>
           <w:left w:val="single" w:sz="36" w:space="0" w:color="0070C0"/>
           <w:bottom w:val="single" w:sz="36" w:space="0" w:color="0070C0"/>
           <w:right w:val="single" w:sz="36" w:space="0" w:color="0070C0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
@@ -8989,73 +5131,73 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28266426" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="003F6A5C" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63DCBE60" w14:textId="77777777" w:rsidR="0085683E" w:rsidRPr="00686803" w:rsidRDefault="0085683E" w:rsidP="0085683E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42398674" w14:textId="77777777" w:rsidR="00C5300E" w:rsidRDefault="00C5300E"/>
     <w:sectPr w:rsidR="00C5300E" w:rsidSect="00AE394E">
-      <w:headerReference w:type="default" r:id="rId16"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1258" w:right="707" w:bottom="1440" w:left="1309" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="254"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F8FE652" w14:textId="77777777" w:rsidR="00120297" w:rsidRDefault="00120297">
+    <w:p w14:paraId="683BA33D" w14:textId="77777777" w:rsidR="00E73EB5" w:rsidRDefault="00E73EB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="206FBAB7" w14:textId="77777777" w:rsidR="00120297" w:rsidRDefault="00120297">
+    <w:p w14:paraId="3204A5DF" w14:textId="77777777" w:rsidR="00E73EB5" w:rsidRDefault="00E73EB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9075,146 +5217,146 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4226AAC5" w14:textId="77777777" w:rsidR="00A96109" w:rsidRPr="00E97552" w:rsidRDefault="00A96109" w:rsidP="000B6F89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="C0C0C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77B57D1F" w14:textId="77777777" w:rsidR="00120297" w:rsidRDefault="00120297">
+    <w:p w14:paraId="5B34AF73" w14:textId="77777777" w:rsidR="00E73EB5" w:rsidRDefault="00E73EB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DEA672D" w14:textId="77777777" w:rsidR="00120297" w:rsidRDefault="00120297">
+    <w:p w14:paraId="7E8FA944" w14:textId="77777777" w:rsidR="00E73EB5" w:rsidRDefault="00E73EB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50DB460B" w14:textId="77777777" w:rsidR="00A96109" w:rsidRDefault="00AE394E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3259176E" w14:textId="77777777" w:rsidR="00A96109" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3259176E" w14:textId="77777777" w:rsidR="00A96109" w:rsidRDefault="00E73EB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="580ECE51">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:418.2pt;height:167.25pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3821CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51325EC8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-28" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="692" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9292,98 +5434,102 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5732" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1569419502">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE394E"/>
     <w:rsid w:val="00120297"/>
     <w:rsid w:val="0014664E"/>
     <w:rsid w:val="002052E0"/>
     <w:rsid w:val="0024301E"/>
     <w:rsid w:val="00335156"/>
     <w:rsid w:val="003F7033"/>
     <w:rsid w:val="00463916"/>
     <w:rsid w:val="0059536C"/>
     <w:rsid w:val="00727406"/>
     <w:rsid w:val="007571F5"/>
     <w:rsid w:val="00840912"/>
     <w:rsid w:val="0085683E"/>
     <w:rsid w:val="008A4718"/>
+    <w:rsid w:val="00935407"/>
     <w:rsid w:val="00A7218D"/>
     <w:rsid w:val="00A96109"/>
+    <w:rsid w:val="00AC0C8B"/>
     <w:rsid w:val="00AE394E"/>
     <w:rsid w:val="00AF72BA"/>
+    <w:rsid w:val="00B15CD5"/>
     <w:rsid w:val="00B645B0"/>
     <w:rsid w:val="00BD48F8"/>
     <w:rsid w:val="00C1782D"/>
     <w:rsid w:val="00C5300E"/>
+    <w:rsid w:val="00E73EB5"/>
     <w:rsid w:val="00F31CA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -9800,50 +5946,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:rsid w:val="00AE394E"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
@@ -10093,51 +6240,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF72BA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturalresources.wales/media/ou0hhp1i/final-environmental-permitting-charging-scheme-2024-25-changes-in-year-v2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyfoethnaturiolcymru.sharepoint.com/teams/communications/Intranet/Intranet%20Operational%20Instructions/OGN%20060%202023%202024%20Charge%20and%20procedure%20changes%20resulting%20from%20the%20Strategic%20Review%20of%20Charges%20programme.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturalresources.wales/media/ou0hhp1i/final-environmental-permitting-charging-scheme-2024-25-changes-in-year-v2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyfoethnaturiolcymru.sharepoint.com/teams/communications/Intranet/Intranet%20Operational%20Instructions/OGN%20060%202023%202024%20Charge%20and%20procedure%20changes%20resulting%20from%20the%20Strategic%20Review%20of%20Charges%20programme.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturalresources.wales/media/ou0hhp1i/final-environmental-permitting-charging-scheme-2024-25-changes-in-year-v2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyfoethnaturiolcymru.sharepoint.com/teams/communications/Intranet/Intranet%20Operational%20Instructions/OGN%20060%202023%202024%20Charge%20and%20procedure%20changes%20resulting%20from%20the%20Strategic%20Review%20of%20Charges%20programme.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10379,108 +6526,144 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...7 lines deleted...]
-<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-212-13543572</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
+      <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-212-13543572</Url>
+      <Description>REGU-212-13543572</Description>
+    </_dlc_DocIdUrl>
+    <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Morben Isaf Caravan Park</Site_x0020_Name>
+    <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Incoming document</Internal_x002f_External>
+    <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">SY20 8SR</Post_x0020_code>
+    <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="84145aa9-ae2a-4b81-96bf-da2258b9f1c9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Form/Proforma</Document_x0020_Type>
+    <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Powys County Council</Welsh_x0020_Local_x0020_Authority>
+    <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
+    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">C/O Salop Leisure, Emstrey, Shrewsbury, Shropshire, SY5 6QS</Addressee>
+    <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Application</Process_x0020_Type>
+    <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">4. EPR Water Discharge</License_x002f_Activity_x0020_Type>
+    <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-05-07T23:00:00+00:00</Document_x0020_Date>
+    <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Derwenlas, Machynlleth</Facility_x0020_Address>
+    <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licences applications</Environment_x0020_Sub_x0020_Folder>
+    <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Bywater Leisure Parks Limited</Customer_x0020_Name>
+    <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F5010200395EA8C4DB86B34488C14C51428C5EDA" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="5781c96e865836e15200215b96e8a8f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="84145aa9-ae2a-4b81-96bf-da2258b9f1c9" xmlns:ns5="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6aca9b956d4a1050eba2b89f832479e6" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="84145aa9-ae2a-4b81-96bf-da2258b9f1c9"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
                 <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
@@ -10908,150 +7091,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35E258EF-4A1C-4E9D-ACA3-9B68EBC71D8D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A76E2C8D-3A1F-4109-A0EF-8B7C32000907}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E76ACD57-BAC6-4E13-9648-E7C35288FCA7}"/>
-[...6 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F89DF8B-FBF9-4A03-975A-935D589196FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="84145aa9-ae2a-4b81-96bf-da2258b9f1c9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6843DC6-8AE8-4B88-94CA-6951DDC99362}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E76ACD57-BAC6-4E13-9648-E7C35288FCA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="84145aa9-ae2a-4b81-96bf-da2258b9f1c9"/>
+    <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
+    <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>10015</Characters>
+  <Pages>3</Pages>
+  <Words>833</Words>
+  <Characters>4750</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11749</CharactersWithSpaces>
+  <CharactersWithSpaces>5572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067EB80C5FE939D4A9B3D8BA62129B7F5010200395EA8C4DB86B34488C14C51428C5EDA</vt:lpwstr>
   </property>