--- v0 (2026-06-12)
+++ v1 (2026-08-06)
@@ -4769,69 +4769,87 @@
         </w:rPr>
         <w:t>specified in tables S3.1 and S3.4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2BA01B" w14:textId="77777777" w:rsidR="006E7F9A" w:rsidRPr="003F423E" w:rsidRDefault="006E7F9A" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:hanging="80"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The operator shall maintain records of all monitoring required by this permit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAA0041" w14:textId="77777777" w:rsidR="006E7F9A" w:rsidRPr="0095019A" w:rsidRDefault="006E7F9A" w:rsidP="00940C9C">
+    <w:p w14:paraId="2DAA0041" w14:textId="15838540" w:rsidR="006E7F9A" w:rsidRPr="0095019A" w:rsidRDefault="006E7F9A" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and the environmental or other monitoring specified in condition 3.3.1 shall have either MCERTS certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in </w:t>
+        <w:t>Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and the environmental or other monitoring specified in condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00763C1E">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F423E">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 shall have either MCERTS certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in </w:t>
       </w:r>
       <w:r w:rsidRPr="0095019A">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">writing by Natural Resources Wales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD88C49" w14:textId="77777777" w:rsidR="006E7F9A" w:rsidRPr="0095019A" w:rsidRDefault="006E7F9A" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -4869,72 +4887,90 @@
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095019A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The operator shall take appropriate measures to ensure that the event recorder remains fully operational at all times within the reference </w:t>
       </w:r>
       <w:r w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>period specified in table S3.1. Any failures shall be remedied as soon as reasonably practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11447952" w14:textId="77777777" w:rsidR="006E7F9A" w:rsidRPr="00274226" w:rsidRDefault="006E7F9A" w:rsidP="00940C9C">
+    <w:p w14:paraId="11447952" w14:textId="45686476" w:rsidR="006E7F9A" w:rsidRPr="00274226" w:rsidRDefault="006E7F9A" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.3.1 a</w:t>
+        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00763C1E">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 a</w:t>
       </w:r>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nd table S3.1 to assess ‘flow passed forward’ limit compliance:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEF0287" w14:textId="77777777" w:rsidR="006E7F9A" w:rsidRPr="00274226" w:rsidRDefault="006E7F9A" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
@@ -5023,74 +5059,94 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="63D912ED" w14:textId="77777777" w:rsidR="006E7F9A" w:rsidRPr="00B826B0" w:rsidRDefault="006E7F9A" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The operator shall take all reasonable measures to return the flow and/or overflow operation monitoring equipment to normal operation as soon as reasonably practicable after becoming aware of a failure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B8034A" w14:textId="77777777" w:rsidR="006E7F9A" w:rsidRPr="00B826B0" w:rsidRDefault="006E7F9A" w:rsidP="00940C9C">
+    <w:p w14:paraId="19B8034A" w14:textId="598A383E" w:rsidR="006E7F9A" w:rsidRPr="00B826B0" w:rsidRDefault="006E7F9A" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>For the flow and overflow operation monitoring required by condition 3.3.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
+        <w:t>For the flow and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00763C1E">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4362E4A8" w14:textId="77777777" w:rsidR="006E7F9A" w:rsidRPr="00B826B0" w:rsidRDefault="006E7F9A" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>no more than 14 consecutive days in any calendar year where ‘good’ flow data are recorded for less than 90% of each day; and</w:t>
       </w:r>
     </w:p>
@@ -14054,61 +14110,61 @@
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="397" w:footer="397" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="350470C8" w14:textId="77777777" w:rsidR="006E7F9A" w:rsidRDefault="006E7F9A" w:rsidP="000848DA"/>
     <w:sectPr w:rsidR="006E7F9A" w:rsidSect="006E7F9A">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="397" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B285C17" w14:textId="77777777" w:rsidR="001734FB" w:rsidRDefault="001734FB" w:rsidP="00FF16FF">
+    <w:p w14:paraId="54B2DD90" w14:textId="77777777" w:rsidR="00F71F85" w:rsidRDefault="00F71F85" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0302ECF1" w14:textId="77777777" w:rsidR="001734FB" w:rsidRDefault="001734FB" w:rsidP="00FF16FF">
+    <w:p w14:paraId="03CBE17B" w14:textId="77777777" w:rsidR="00F71F85" w:rsidRDefault="00F71F85" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -14241,51 +14297,51 @@
     <w:r w:rsidRPr="00B873B4">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C89CF3E" w14:textId="77777777" w:rsidR="008F1404" w:rsidRDefault="006E7F9A" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Permit number: </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="665D7636" w14:textId="44526586" w:rsidR="006E7F9A" w:rsidRPr="003E7123" w:rsidRDefault="008F1404" w:rsidP="00BC2C15">
+  <w:p w14:paraId="665D7636" w14:textId="3F6F6A97" w:rsidR="006E7F9A" w:rsidRPr="003E7123" w:rsidRDefault="008F1404" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008F1404">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>CG0187501</w:t>
     </w:r>
     <w:r w:rsidR="006E7F9A" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="006E7F9A" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
@@ -14333,51 +14389,51 @@
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="006E7F9A" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="006E7F9A" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="006E7F9A" w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BE57C9">
+    <w:r w:rsidR="00763C1E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
     <w:r w:rsidR="006E7F9A" w:rsidRPr="003E7123">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="795E11E3" w14:textId="77777777" w:rsidR="006E7F9A" w:rsidRPr="003E7123" w:rsidRDefault="006E7F9A" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
@@ -14385,69 +14441,51 @@
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Permit number: </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="28E117AB" w14:textId="340E1684" w:rsidR="006E7F9A" w:rsidRPr="003E7123" w:rsidRDefault="006E7F9A" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00014DA1">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>«</w:t>
-[...17 lines deleted...]
-      <w:t>»</w:t>
+      <w:t>«Permit_number»</w:t>
     </w:r>
     <w:r w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003E7123">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -14505,61 +14543,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004E3275">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="003E7123">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="484359A1" w14:textId="77777777" w:rsidR="001734FB" w:rsidRDefault="001734FB" w:rsidP="00FF16FF">
+    <w:p w14:paraId="68CF2342" w14:textId="77777777" w:rsidR="00F71F85" w:rsidRDefault="00F71F85" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5170B8BB" w14:textId="77777777" w:rsidR="001734FB" w:rsidRDefault="001734FB" w:rsidP="00FF16FF">
+    <w:p w14:paraId="29B967C9" w14:textId="77777777" w:rsidR="00F71F85" w:rsidRDefault="00F71F85" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="07405CFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78FCE504"/>
     <w:styleLink w:val="EARomanBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="RomanBulletL1"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18092,93 +18130,93 @@
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009110DA"/>
     <w:rsid w:val="000064C9"/>
     <w:rsid w:val="00007F5D"/>
     <w:rsid w:val="00011989"/>
     <w:rsid w:val="00014C54"/>
     <w:rsid w:val="00014DA1"/>
     <w:rsid w:val="000150BB"/>
     <w:rsid w:val="000152F0"/>
     <w:rsid w:val="00015B11"/>
     <w:rsid w:val="00026C0B"/>
     <w:rsid w:val="00027249"/>
     <w:rsid w:val="0003054B"/>
+    <w:rsid w:val="00030D7D"/>
     <w:rsid w:val="00031911"/>
     <w:rsid w:val="00033714"/>
     <w:rsid w:val="00034488"/>
     <w:rsid w:val="00037BF8"/>
     <w:rsid w:val="00044839"/>
     <w:rsid w:val="0004495E"/>
     <w:rsid w:val="0004546E"/>
     <w:rsid w:val="00046ABB"/>
     <w:rsid w:val="0005121B"/>
     <w:rsid w:val="0005417F"/>
     <w:rsid w:val="00054182"/>
     <w:rsid w:val="0005471E"/>
     <w:rsid w:val="00054D22"/>
     <w:rsid w:val="00071EE3"/>
     <w:rsid w:val="00072163"/>
     <w:rsid w:val="000747FF"/>
     <w:rsid w:val="00074E3C"/>
     <w:rsid w:val="00075663"/>
     <w:rsid w:val="00080065"/>
     <w:rsid w:val="00081CC9"/>
     <w:rsid w:val="00083918"/>
     <w:rsid w:val="000842A8"/>
     <w:rsid w:val="000848DA"/>
     <w:rsid w:val="0008662E"/>
     <w:rsid w:val="000873B4"/>
@@ -18626,50 +18664,51 @@
     <w:rsid w:val="007178DE"/>
     <w:rsid w:val="007179FE"/>
     <w:rsid w:val="00720D19"/>
     <w:rsid w:val="00721DC7"/>
     <w:rsid w:val="00722160"/>
     <w:rsid w:val="00722C3B"/>
     <w:rsid w:val="00723901"/>
     <w:rsid w:val="007240FC"/>
     <w:rsid w:val="007313FD"/>
     <w:rsid w:val="007315C3"/>
     <w:rsid w:val="00733BBF"/>
     <w:rsid w:val="00733CDF"/>
     <w:rsid w:val="0073581F"/>
     <w:rsid w:val="0073697B"/>
     <w:rsid w:val="007373EE"/>
     <w:rsid w:val="007411AE"/>
     <w:rsid w:val="00741406"/>
     <w:rsid w:val="007414DB"/>
     <w:rsid w:val="00747757"/>
     <w:rsid w:val="007502A5"/>
     <w:rsid w:val="007507C3"/>
     <w:rsid w:val="00753A78"/>
     <w:rsid w:val="00756C8D"/>
     <w:rsid w:val="00756D85"/>
     <w:rsid w:val="007636CC"/>
+    <w:rsid w:val="00763C1E"/>
     <w:rsid w:val="00763CC4"/>
     <w:rsid w:val="007723E2"/>
     <w:rsid w:val="007743D7"/>
     <w:rsid w:val="00774910"/>
     <w:rsid w:val="00776D67"/>
     <w:rsid w:val="0078153E"/>
     <w:rsid w:val="00781A3D"/>
     <w:rsid w:val="007857E3"/>
     <w:rsid w:val="00794B9E"/>
     <w:rsid w:val="00794D6F"/>
     <w:rsid w:val="007976C5"/>
     <w:rsid w:val="007A2000"/>
     <w:rsid w:val="007A3D3B"/>
     <w:rsid w:val="007A4C04"/>
     <w:rsid w:val="007A628D"/>
     <w:rsid w:val="007A7716"/>
     <w:rsid w:val="007B04E5"/>
     <w:rsid w:val="007B2109"/>
     <w:rsid w:val="007B2C70"/>
     <w:rsid w:val="007B4D9B"/>
     <w:rsid w:val="007B503B"/>
     <w:rsid w:val="007B5849"/>
     <w:rsid w:val="007C0058"/>
     <w:rsid w:val="007C0B45"/>
     <w:rsid w:val="007C2F09"/>
@@ -19135,50 +19174,51 @@
     <w:rsid w:val="00F101D4"/>
     <w:rsid w:val="00F10B4C"/>
     <w:rsid w:val="00F11665"/>
     <w:rsid w:val="00F14C9C"/>
     <w:rsid w:val="00F16127"/>
     <w:rsid w:val="00F165FC"/>
     <w:rsid w:val="00F16A5A"/>
     <w:rsid w:val="00F17AC1"/>
     <w:rsid w:val="00F20A32"/>
     <w:rsid w:val="00F23559"/>
     <w:rsid w:val="00F34250"/>
     <w:rsid w:val="00F35639"/>
     <w:rsid w:val="00F36D0C"/>
     <w:rsid w:val="00F42B24"/>
     <w:rsid w:val="00F43CDF"/>
     <w:rsid w:val="00F4666D"/>
     <w:rsid w:val="00F51451"/>
     <w:rsid w:val="00F539EE"/>
     <w:rsid w:val="00F53D95"/>
     <w:rsid w:val="00F56B1D"/>
     <w:rsid w:val="00F56EE6"/>
     <w:rsid w:val="00F6187E"/>
     <w:rsid w:val="00F6298B"/>
     <w:rsid w:val="00F661A1"/>
     <w:rsid w:val="00F67554"/>
+    <w:rsid w:val="00F71F85"/>
     <w:rsid w:val="00F729AA"/>
     <w:rsid w:val="00F7315E"/>
     <w:rsid w:val="00F74AE5"/>
     <w:rsid w:val="00F756D7"/>
     <w:rsid w:val="00F80582"/>
     <w:rsid w:val="00F80CF7"/>
     <w:rsid w:val="00F80CFB"/>
     <w:rsid w:val="00F80D63"/>
     <w:rsid w:val="00F84C1E"/>
     <w:rsid w:val="00F84E90"/>
     <w:rsid w:val="00F8608C"/>
     <w:rsid w:val="00F860BB"/>
     <w:rsid w:val="00F86C9E"/>
     <w:rsid w:val="00F92686"/>
     <w:rsid w:val="00F93F51"/>
     <w:rsid w:val="00F940C1"/>
     <w:rsid w:val="00FA1A55"/>
     <w:rsid w:val="00FA364E"/>
     <w:rsid w:val="00FA4076"/>
     <w:rsid w:val="00FB03C2"/>
     <w:rsid w:val="00FB0F0E"/>
     <w:rsid w:val="00FB2130"/>
     <w:rsid w:val="00FB3747"/>
     <w:rsid w:val="00FB7BEF"/>
     <w:rsid w:val="00FC03BA"/>
@@ -21510,50 +21550,136 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-369-2763517</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
+      <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-369-2763517</Url>
+      <Description>REGU-369-2763517</Description>
+    </_dlc_DocIdUrl>
+    <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">4. EPR Water Discharge</License_x002f_Activity_x0020_Type>
+    <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cd6faf52-b12f-444c-a3fc-1f0e7a71d996">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Storm and Emergency Overflow at Bodedern SPS</Site_x0020_Name>
+    <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Outgoing document</Internal_x002f_External>
+    <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">LL65 3UJ</Post_x0020_code>
+    <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Document_x0020_Type>
+    <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Isle of Anglesey CC</Welsh_x0020_Local_x0020_Authority>
+    <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
+    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Linea Fortran Road St Mellons, Cardiff, CF3 0LT</Addressee>
+    <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Process_x0020_Type>
+    <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-06-10T23:00:00+00:00</Document_x0020_Date>
+    <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Llys Y Meddyg, Bodedern, Anglesey</Facility_x0020_Address>
+    <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence supervision</Environment_x0020_Sub_x0020_Folder>
+    <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Dŵr Cymru Cyfyngedig</Customer_x0020_Name>
+    <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102009A572A858F042E43B70198AD05EA8761" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="04ff10abcff0374c606f97bfba740d48">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="cd6faf52-b12f-444c-a3fc-1f0e7a71d996" xmlns:ns6="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63c05b3ebb1b523a132b5ee162c44a9d" ns2:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
                 <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
@@ -21981,210 +22107,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-</p:properties>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...54 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8DE10A9-5BC0-48C3-BAF7-F7E0AC032241}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6AE1EBB-41CB-4528-A7A5-29A900DE00CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7289BD83-D92A-4B08-861E-9296D951AF7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54BBE83D-5326-44E3-9B84-1CF5309E1457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <ds:schemaRef ds:uri="cd6faf52-b12f-444c-a3fc-1f0e7a71d996"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7289BD83-D92A-4B08-861E-9296D951AF7F}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5651E905-EC4B-4308-B138-DAFA4C735A1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...27 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5651E905-EC4B-4308-B138-DAFA4C735A1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAAACD6A-7D2D-41E3-940D-9EE59BFC7E18}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
   <Words>4238</Words>
   <Characters>24157</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>201</Lines>
   <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>