--- v0 (2026-06-21)
+++ v1 (2026-09-16)
@@ -5889,69 +5889,87 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F241A16" w14:textId="442A5BFA" w:rsidR="00AE3212" w:rsidRPr="003F423E" w:rsidRDefault="00AE3212" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:hanging="80"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The operator shall maintain records of all monitoring required by this permit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2817625C" w14:textId="21875B7F" w:rsidR="002E76F1" w:rsidRPr="003F423E" w:rsidRDefault="002E76F1" w:rsidP="00940C9C">
+    <w:p w14:paraId="2817625C" w14:textId="2680BE22" w:rsidR="002E76F1" w:rsidRPr="003F423E" w:rsidRDefault="002E76F1" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F423E">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and the environmental or other monitoring specified in condition 3.3.1 shall have either MCERTS certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in writing by Natural Resources Wales. </w:t>
+        <w:t>Monitoring equipment, techniques, personnel and organisations employed for the emissions monitoring programme and the environmental or other monitoring specified in condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B47E1">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F423E">
+        <w:rPr>
+          <w:rStyle w:val="Red"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 shall have either MCERTS certification or MCERTS accreditation (as appropriate), where available, unless otherwise agreed in writing by Natural Resources Wales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5388F547" w14:textId="024BA25F" w:rsidR="009A6E55" w:rsidRPr="00166CA5" w:rsidRDefault="00156B9A" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11638">
         <w:rPr>
           <w:rStyle w:val="Red"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
@@ -6097,72 +6115,90 @@
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The o</w:t>
       </w:r>
       <w:r w:rsidR="00FB03C2" w:rsidRPr="00166CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>perator shall take appropriate measures to ensure that the event recorder remains fully operational at all times within the reference period specified in table S3.1. Any failures shall be remedied as soon as reasonably practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F37297" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00274226" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
+    <w:p w14:paraId="04F37297" w14:textId="2F1FED94" w:rsidR="00556C4B" w:rsidRPr="00274226" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.3.1 a</w:t>
+        <w:t>The operator shall, for the flow passed forward and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B47E1">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 a</w:t>
       </w:r>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nd table S3.1 to assess ‘flow passed forward’ limit compliance:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7FB98A" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00274226" w:rsidRDefault="00556C4B" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00274226">
         <w:rPr>
@@ -6251,74 +6287,94 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="60594E48" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The operator shall take all reasonable measures to return the flow and/or overflow operation monitoring equipment to normal operation as soon as reasonably practicable after becoming aware of a failure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1D0D7A" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
+    <w:p w14:paraId="5D1D0D7A" w14:textId="1AC602B5" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00940C9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="534"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>For the flow and overflow operation monitoring required by condition 3.3.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
+        <w:t>For the flow and overflow operation monitoring required by condition 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B47E1">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B826B0">
+        <w:rPr>
+          <w:rStyle w:val="Pink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.1 and table S3.1 to assess ‘flow passed forward’ compliance, and unless otherwise agreed in writing by Natural Resources Wales, there shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9ADBAF" w14:textId="77777777" w:rsidR="00556C4B" w:rsidRPr="00B826B0" w:rsidRDefault="00556C4B" w:rsidP="00B826B0">
       <w:pPr>
         <w:pStyle w:val="aBullet"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B826B0">
         <w:rPr>
           <w:rStyle w:val="Pink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>no more than 14 consecutive days in any calendar year where ‘good’ flow data are recorded for less than 90% of each day; and</w:t>
       </w:r>
     </w:p>
@@ -14188,61 +14244,61 @@
     <w:p w14:paraId="6A56947C" w14:textId="77777777" w:rsidR="00926B5E" w:rsidRDefault="00926B5E" w:rsidP="00F756D7">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>END OF PERMIT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168B5A14" w14:textId="77777777" w:rsidR="00081CC9" w:rsidRDefault="00081CC9" w:rsidP="000848DA"/>
     <w:sectPr w:rsidR="00081CC9" w:rsidSect="00BC2C15">
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D4C8A98" w14:textId="77777777" w:rsidR="00162A4D" w:rsidRDefault="00162A4D" w:rsidP="00FF16FF">
+    <w:p w14:paraId="0DCB16AA" w14:textId="77777777" w:rsidR="00AB77E7" w:rsidRDefault="00AB77E7" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36770F70" w14:textId="77777777" w:rsidR="00162A4D" w:rsidRDefault="00162A4D" w:rsidP="00FF16FF">
+    <w:p w14:paraId="51EC9C1B" w14:textId="77777777" w:rsidR="00AB77E7" w:rsidRDefault="00AB77E7" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -14398,51 +14454,51 @@
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00936D05">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Permit number</w:t>
     </w:r>
     <w:r w:rsidR="00213FF7" w:rsidRPr="00936D05">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="00936D05">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AD60707" w14:textId="2CE7A4C3" w:rsidR="00BC2C15" w:rsidRPr="000E454B" w:rsidRDefault="00936D05" w:rsidP="00BC2C15">
+  <w:p w14:paraId="2AD60707" w14:textId="35F72EE6" w:rsidR="00BC2C15" w:rsidRPr="000E454B" w:rsidRDefault="00936D05" w:rsidP="00BC2C15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00936D05">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>BP0356201</w:t>
     </w:r>
     <w:r w:rsidR="00BC2C15" w:rsidRPr="00936D05">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00BC2C15" w:rsidRPr="00936D05">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
@@ -14490,84 +14546,84 @@
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="00A515BD" w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00A515BD" w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00A515BD" w:rsidRPr="000E454B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006D3948">
+    <w:r w:rsidR="003B47E1">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
     <w:r w:rsidR="00A515BD" w:rsidRPr="000E454B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15A18839" w14:textId="77777777" w:rsidR="00162A4D" w:rsidRDefault="00162A4D" w:rsidP="00FF16FF">
+    <w:p w14:paraId="3E419F84" w14:textId="77777777" w:rsidR="00AB77E7" w:rsidRDefault="00AB77E7" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F941B3A" w14:textId="77777777" w:rsidR="00162A4D" w:rsidRDefault="00162A4D" w:rsidP="00FF16FF">
+    <w:p w14:paraId="43758A2D" w14:textId="77777777" w:rsidR="00AB77E7" w:rsidRDefault="00AB77E7" w:rsidP="00FF16FF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FA7030B" w14:textId="77777777" w:rsidR="00DC1A99" w:rsidRDefault="00DC1A99">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C94AB0B" w14:textId="77777777" w:rsidR="00DC1A99" w:rsidRDefault="00DC1A99">
     <w:pPr>
@@ -17907,51 +17963,51 @@
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -17992,50 +18048,51 @@
     <w:rsid w:val="000842A8"/>
     <w:rsid w:val="000848DA"/>
     <w:rsid w:val="0008662E"/>
     <w:rsid w:val="000873B4"/>
     <w:rsid w:val="0009020A"/>
     <w:rsid w:val="00093EAC"/>
     <w:rsid w:val="00094EDC"/>
     <w:rsid w:val="00095A80"/>
     <w:rsid w:val="000A0711"/>
     <w:rsid w:val="000A07C9"/>
     <w:rsid w:val="000A0F26"/>
     <w:rsid w:val="000A5915"/>
     <w:rsid w:val="000A7D70"/>
     <w:rsid w:val="000C005B"/>
     <w:rsid w:val="000C2397"/>
     <w:rsid w:val="000C2E85"/>
     <w:rsid w:val="000C4CCC"/>
     <w:rsid w:val="000C7D1F"/>
     <w:rsid w:val="000C7DB1"/>
     <w:rsid w:val="000D0C73"/>
     <w:rsid w:val="000D7D28"/>
     <w:rsid w:val="000E454B"/>
     <w:rsid w:val="000E4AB2"/>
     <w:rsid w:val="000E7E30"/>
     <w:rsid w:val="000F2263"/>
+    <w:rsid w:val="000F289D"/>
     <w:rsid w:val="000F381D"/>
     <w:rsid w:val="000F3832"/>
     <w:rsid w:val="000F489D"/>
     <w:rsid w:val="000F4D84"/>
     <w:rsid w:val="000F4E63"/>
     <w:rsid w:val="000F7B49"/>
     <w:rsid w:val="00103E94"/>
     <w:rsid w:val="001043E4"/>
     <w:rsid w:val="0010777A"/>
     <w:rsid w:val="001104E9"/>
     <w:rsid w:val="0011174E"/>
     <w:rsid w:val="00111CA3"/>
     <w:rsid w:val="001121FC"/>
     <w:rsid w:val="00112C36"/>
     <w:rsid w:val="00112DC2"/>
     <w:rsid w:val="00115C5B"/>
     <w:rsid w:val="00120A8F"/>
     <w:rsid w:val="00121737"/>
     <w:rsid w:val="001237AD"/>
     <w:rsid w:val="00124430"/>
     <w:rsid w:val="00126B1C"/>
     <w:rsid w:val="00132859"/>
     <w:rsid w:val="00132DB4"/>
     <w:rsid w:val="001369DD"/>
     <w:rsid w:val="00137283"/>
@@ -18183,50 +18240,51 @@
     <w:rsid w:val="00355FDF"/>
     <w:rsid w:val="00357B60"/>
     <w:rsid w:val="00360B68"/>
     <w:rsid w:val="003627D5"/>
     <w:rsid w:val="0036311F"/>
     <w:rsid w:val="00363BEE"/>
     <w:rsid w:val="00364922"/>
     <w:rsid w:val="00366286"/>
     <w:rsid w:val="00366BEA"/>
     <w:rsid w:val="0037511B"/>
     <w:rsid w:val="00376A6F"/>
     <w:rsid w:val="0037731E"/>
     <w:rsid w:val="00380C0A"/>
     <w:rsid w:val="00380ED9"/>
     <w:rsid w:val="00381189"/>
     <w:rsid w:val="003812C7"/>
     <w:rsid w:val="00381524"/>
     <w:rsid w:val="00383BBF"/>
     <w:rsid w:val="003908E2"/>
     <w:rsid w:val="00393090"/>
     <w:rsid w:val="00394B91"/>
     <w:rsid w:val="00396601"/>
     <w:rsid w:val="003B134C"/>
     <w:rsid w:val="003B136C"/>
     <w:rsid w:val="003B2F1B"/>
+    <w:rsid w:val="003B47E1"/>
     <w:rsid w:val="003B766F"/>
     <w:rsid w:val="003C0DEB"/>
     <w:rsid w:val="003C3CCB"/>
     <w:rsid w:val="003D3347"/>
     <w:rsid w:val="003D66A0"/>
     <w:rsid w:val="003E0C20"/>
     <w:rsid w:val="003E22C7"/>
     <w:rsid w:val="003E57B8"/>
     <w:rsid w:val="003E7111"/>
     <w:rsid w:val="003E7BB0"/>
     <w:rsid w:val="003F3A62"/>
     <w:rsid w:val="003F423E"/>
     <w:rsid w:val="003F44AB"/>
     <w:rsid w:val="003F708B"/>
     <w:rsid w:val="003F73AF"/>
     <w:rsid w:val="0040053C"/>
     <w:rsid w:val="004006B8"/>
     <w:rsid w:val="00400B8E"/>
     <w:rsid w:val="00400FF6"/>
     <w:rsid w:val="0040154F"/>
     <w:rsid w:val="004036E7"/>
     <w:rsid w:val="00405260"/>
     <w:rsid w:val="00405E75"/>
     <w:rsid w:val="004079A9"/>
     <w:rsid w:val="00410292"/>
@@ -18685,50 +18743,51 @@
     <w:rsid w:val="00A623C6"/>
     <w:rsid w:val="00A624B3"/>
     <w:rsid w:val="00A71CD9"/>
     <w:rsid w:val="00A72C71"/>
     <w:rsid w:val="00A76D1D"/>
     <w:rsid w:val="00A77D5E"/>
     <w:rsid w:val="00A77F43"/>
     <w:rsid w:val="00A818F1"/>
     <w:rsid w:val="00A83917"/>
     <w:rsid w:val="00A85C1C"/>
     <w:rsid w:val="00A86004"/>
     <w:rsid w:val="00A9057C"/>
     <w:rsid w:val="00A90AF7"/>
     <w:rsid w:val="00A91AC9"/>
     <w:rsid w:val="00A96600"/>
     <w:rsid w:val="00A97ED0"/>
     <w:rsid w:val="00AA1F21"/>
     <w:rsid w:val="00AA411D"/>
     <w:rsid w:val="00AA56AC"/>
     <w:rsid w:val="00AB08B7"/>
     <w:rsid w:val="00AB1895"/>
     <w:rsid w:val="00AB507C"/>
     <w:rsid w:val="00AB62F9"/>
     <w:rsid w:val="00AB6437"/>
     <w:rsid w:val="00AB71F7"/>
+    <w:rsid w:val="00AB77E7"/>
     <w:rsid w:val="00AC16D5"/>
     <w:rsid w:val="00AC1995"/>
     <w:rsid w:val="00AC24D2"/>
     <w:rsid w:val="00AC2B82"/>
     <w:rsid w:val="00AC3DA5"/>
     <w:rsid w:val="00AC3F1A"/>
     <w:rsid w:val="00AC4519"/>
     <w:rsid w:val="00AC535D"/>
     <w:rsid w:val="00AD5C3E"/>
     <w:rsid w:val="00AD668D"/>
     <w:rsid w:val="00AD687B"/>
     <w:rsid w:val="00AE2352"/>
     <w:rsid w:val="00AE2C46"/>
     <w:rsid w:val="00AE3212"/>
     <w:rsid w:val="00AE36E0"/>
     <w:rsid w:val="00AF798D"/>
     <w:rsid w:val="00B005E9"/>
     <w:rsid w:val="00B02934"/>
     <w:rsid w:val="00B0315E"/>
     <w:rsid w:val="00B0450E"/>
     <w:rsid w:val="00B05DC6"/>
     <w:rsid w:val="00B10FBD"/>
     <w:rsid w:val="00B14C57"/>
     <w:rsid w:val="00B1515B"/>
     <w:rsid w:val="00B276D0"/>
@@ -21346,83 +21405,102 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F501020001618CC5CFCC674CB5B5B7C20D24455B" ma:contentTypeVersion="784" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="31c49cc388ef5ee4c3541fa1b48218b9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns5="976c396e-0f13-4de6-8381-592a969a477d" xmlns:ns6="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns7="005db27c-c37f-4c3b-898d-3fee1249b087" xmlns:ns8="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8e8a743f8b18982a1d662ee7f29cc9b4" ns2:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="" ns8:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="976c396e-0f13-4de6-8381-592a969a477d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="005db27c-c37f-4c3b-898d-3fee1249b087"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
                 <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
@@ -21870,169 +21948,150 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-193-13543749</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
+      <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-193-13543749</Url>
+      <Description>REGU-193-13543749</Description>
+    </_dlc_DocIdUrl>
+    <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">4. EPR Water Discharge</License_x002f_Activity_x0020_Type>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="976c396e-0f13-4de6-8381-592a969a477d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Storm Overflow at Wilkes Head SPS</Site_x0020_Name>
+    <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Outgoing document</Internal_x002f_External>
+    <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">SA44 4AE</Post_x0020_code>
+    <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Document_x0020_Type>
+    <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Carmarthenshire County Council</Welsh_x0020_Local_x0020_Authority>
+    <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
+    <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Linea, Fortran Road, St. Mellons, Cardiff, CF3 0LT</Addressee>
+    <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Process_x0020_Type>
+    <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+    <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-06-18T23:00:00+00:00</Document_x0020_Date>
+    <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Wilkes Head Square, Pontwelly, Llandysul</Facility_x0020_Address>
+    <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence supervision</Environment_x0020_Sub_x0020_Folder>
+    <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Dŵr Cymru Cyfyngedig</Customer_x0020_Name>
+    <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5651E905-EC4B-4308-B138-DAFA4C735A1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8DE10A9-5BC0-48C3-BAF7-F7E0AC032241}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7289BD83-D92A-4B08-861E-9296D951AF7F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6AE1EBB-41CB-4528-A7A5-29A900DE00CC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="976c396e-0f13-4de6-8381-592a969a477d"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6113F8-7729-495F-8CA3-C8D4502D7392}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <ds:schemaRef ds:uri="976c396e-0f13-4de6-8381-592a969a477d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="005db27c-c37f-4c3b-898d-3fee1249b087"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6AE1EBB-41CB-4528-A7A5-29A900DE00CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7289BD83-D92A-4B08-861E-9296D951AF7F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="976c396e-0f13-4de6-8381-592a969a477d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8DE10A9-5BC0-48C3-BAF7-F7E0AC032241}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5651E905-EC4B-4308-B138-DAFA4C735A1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAAACD6A-7D2D-41E3-940D-9EE59BFC7E18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>233_08_SD22 Permit conditions v5</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
   <Words>4020</Words>
   <Characters>22916</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>190</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>