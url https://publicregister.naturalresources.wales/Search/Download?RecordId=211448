--- v0 (2026-07-04)
+++ v1 (2026-09-13)
@@ -575,141 +575,166 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Liz Cole</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A9E0D5E" w14:textId="3DAC5672" w:rsidR="00157860" w:rsidRPr="00D74ABA" w:rsidRDefault="00157860" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Water resources permitting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w14:paraId="259EBDE9" w14:textId="77777777" w:rsidTr="001E40BB">
+      <w:tr w:rsidR="00026A0D" w:rsidRPr="00E024D0" w14:paraId="259EBDE9" w14:textId="77777777" w:rsidTr="001E40BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27B476CC" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="00026A0D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="255" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Permit application reference and site name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="513E37F7" w14:textId="29BE4869" w:rsidR="00026A0D" w:rsidRDefault="00157860" w:rsidP="001E40BB">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="513E37F7" w14:textId="29BE4869" w:rsidR="00026A0D" w:rsidRPr="00E024D0" w:rsidRDefault="00157860" w:rsidP="001E40BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>PAN-031400 &amp; PAN031401</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A4754FB" w14:textId="7D0CC2A0" w:rsidR="00157860" w:rsidRPr="00D74ABA" w:rsidRDefault="00157860" w:rsidP="001E40BB">
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2A4754FB" w14:textId="7D0CC2A0" w:rsidR="00157860" w:rsidRPr="00E024D0" w:rsidRDefault="00157860" w:rsidP="001E40BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Goch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> HEP variation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF5DFFC" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00E024D0" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00026A0D" w:rsidRPr="00157860" w14:paraId="25972067" w14:textId="77777777" w:rsidTr="001E40BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55E854AE" w14:textId="4F8C67E2" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="00026A0D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="255" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
@@ -760,292 +785,260 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>c. NRW Operational Area/Environment Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62C88BE8" w14:textId="6B98EFDF" w:rsidR="00026A0D" w:rsidRPr="00157860" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
-[...6 lines deleted...]
-                <w:lang w:val="pl-PL"/>
+          <w:p w14:paraId="6C6FBC01" w14:textId="731B67F2" w:rsidR="00E024D0" w:rsidRPr="00E024D0" w:rsidRDefault="00026A0D" w:rsidP="00E024D0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a.</w:t>
+            </w:r>
+            <w:r w:rsidR="00157860" w:rsidRPr="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Llyn Padarn</w:t>
+            </w:r>
+            <w:r w:rsidR="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, &amp; Afon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Seiont</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="42AC1DCB" w14:textId="02C87D19" w:rsidR="00026A0D" w:rsidRPr="00157860" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00157860">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-              <w:t>a.</w:t>
+              </w:rPr>
+              <w:t>b.</w:t>
             </w:r>
             <w:r w:rsidR="00157860" w:rsidRPr="00157860">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> Afon Goch, tributary of Llyn Padarn, Llanberis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FFFDEC5" w14:textId="5CED402A" w:rsidR="00026A0D" w:rsidRPr="00E024D0" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00157860" w:rsidRPr="00157860">
-[...6 lines deleted...]
-              <w:t>Llyn</w:t>
+            <w:r w:rsidRPr="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E3654" w:rsidRPr="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00157860" w:rsidRPr="00157860">
-[...90 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidR="008E3654" w:rsidRPr="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ac Arfon</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7612063A" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00157860" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
-[...17 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="7612063A" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00E024D0" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C85D708" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00E024D0" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w14:paraId="0DD74C76" w14:textId="77777777" w:rsidTr="001E40BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31C2E8BC" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="255" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00157860">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00E024D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Brief description of proposal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D673B8E" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57872878" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="772867FF" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
+          <w:p w14:paraId="772867FF" w14:textId="4E7153AE" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Add links to DMS documents if helpful and you end up completing part 2 of this assessment.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="642A8AC2" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AE7E8B5" w14:textId="73C38DEA" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
@@ -1072,51 +1065,59 @@
             <w:r w:rsidRPr="005F1A50">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(no. </w:t>
             </w:r>
             <w:r w:rsidRPr="003D0399">
               <w:t>WA-065-0016-017</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="005F1A50">
               <w:t>&amp; impoundment licence</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (no. </w:t>
             </w:r>
             <w:r w:rsidRPr="003D0399">
               <w:t>WA-065-0016-01</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">8) </w:t>
             </w:r>
             <w:r w:rsidRPr="005F1A50">
-              <w:t xml:space="preserve">which authorise abstraction for a hydropower scheme on the Afon Goch, Llanberis, Gwynedd.  The construction of the HEP scheme differs to the drawings included in the existing licences; therefore the applications </w:t>
+              <w:t xml:space="preserve">which authorise abstraction for a hydropower scheme on the Afon Goch, Llanberis, Gwynedd.  The construction of the HEP scheme differs to the drawings included in the existing licences; </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F1A50">
+              <w:t>therefore</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F1A50">
+              <w:t xml:space="preserve"> the applications </w:t>
             </w:r>
             <w:r w:rsidRPr="005F1A50">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">are to update the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">licence </w:t>
             </w:r>
             <w:r w:rsidRPr="005F1A50">
               <w:t xml:space="preserve">drawings so that the scheme is compliant.  There are no proposed changes to the already licensed abstraction </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F1A50">
               <w:t>percentrage</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005F1A50">
               <w:t xml:space="preserve"> take of 70% take, the protective HoF measure of 7 l/s or the licensed abstraction quantities.  The structure has been built in a mirror image to that licensed, the proposed new drawings reflect this design alteration.    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w14:paraId="0ACFF821" w14:textId="77777777" w:rsidTr="001E40BB">
         <w:tc>
           <w:tcPr>
@@ -1160,245 +1161,453 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5521B0F8" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The following activities are likely to cause damage:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="088F0060" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
-[...14 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="088F0060" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A7826B2" w14:textId="64E0D1DD" w:rsidR="0055754A" w:rsidRPr="0055754A" w:rsidRDefault="0055754A" w:rsidP="003E4AB6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="0055754A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changes in the present utilisation of water or the changing of water levels and water tables, including storage and abstraction. </w:t>
-[...10 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Llyn Padarn &amp; Afon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0055754A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>Seiont</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0055754A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BAE795F" w14:textId="77777777" w:rsidR="00341013" w:rsidRPr="0055754A" w:rsidRDefault="00341013" w:rsidP="00341013">
+            <w:pPr>
+              <w:pStyle w:val="BodyTextIndent"/>
+              <w:ind w:left="34" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055754A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Changes in the present utilisation of water or the changing of water levels and water tables, including storage and abstraction. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7301EA" w14:textId="77777777" w:rsidR="00341013" w:rsidRDefault="00341013" w:rsidP="00341013">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A1D1DA9" w14:textId="77777777" w:rsidR="00341013" w:rsidRDefault="00341013" w:rsidP="00341013">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
               <w:t>23. Erection of permanent or temporary structures or the undertaking of engineering works, including drilling.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44233060" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
-[...9 lines deleted...]
-          <w:p w14:paraId="1503B901" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
+          <w:p w14:paraId="44233060" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DB2D895" w14:textId="77777777" w:rsidR="0055754A" w:rsidRPr="00D74ABA" w:rsidRDefault="0055754A" w:rsidP="003E4AB6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1503B901" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The following SSSI(s) features and potential impacts have been considered to assess the likelihood of damage:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ADD24F1" w14:textId="2512FEB5" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="00CC4062" w:rsidP="00CC4062">
+          <w:p w14:paraId="1C252FF0" w14:textId="77777777" w:rsidR="0055754A" w:rsidRDefault="0055754A" w:rsidP="003E4AB6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ADD24F1" w14:textId="0983A8A6" w:rsidR="003E4AB6" w:rsidRDefault="0055754A" w:rsidP="0055754A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055754A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Llyn Padarn:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this SSSI</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC4062" w:rsidRPr="00C84DC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is designated for its genetically distinct race of Arctic Charr (Salvelinus alpinus </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CC4062" w:rsidRPr="00C84DC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>perisii</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CC4062" w:rsidRPr="00C84DC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) as well as aquatic plants including the floating water-plantain </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CC4062" w:rsidRPr="00C84DC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Luronium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CC4062" w:rsidRPr="00C84DC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> natans and small quillwort </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CC4062" w:rsidRPr="00C84DC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Isoetes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CC4062" w:rsidRPr="00C84DC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CC4062" w:rsidRPr="00C84DC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>echinospora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CC4062" w:rsidRPr="00C84DC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Otters and small numbers of wildfowl frequent the lake and the outflow.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC4062">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Changes in water level within the lake may impact upon these features</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, however all water abstracted is returned to the Afon Goch upstream of its confluence with the Llyn Padarn</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC4062">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC4062" w:rsidRPr="0055754A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>There is also no expected impact on Arctic Charr, a main SSSI feature, due to the Afon Goch having a natural barrier below the discharge point preventing the upstream migration of migratory salmonids.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C838ED3" w14:textId="77777777" w:rsidR="0055754A" w:rsidRDefault="0055754A" w:rsidP="00CC4062">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C84DC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Llyn Padarn is designated for its genetically distinct race of Arctic Charr (Salvelinus alpinus </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C84DC4">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EB553D2" w14:textId="2B28A187" w:rsidR="0055754A" w:rsidRPr="0055754A" w:rsidRDefault="0055754A" w:rsidP="0055754A">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>perisii</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C84DC4">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">) as well as aquatic plants including the floating water-plantain </w:t>
+              <w:t xml:space="preserve">Afon </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C84DC4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Luronium</w:t>
+              <w:t>Seiont</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C84DC4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> natans and small quillwort </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C84DC4">
+              <w:t xml:space="preserve">: this site is designated for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0055754A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Isoetes</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C84DC4">
+              <w:t xml:space="preserve">one special </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0055754A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C84DC4">
+              <w:t>feature:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>echinospora</w:t>
+              <w:t>the</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C84DC4">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0055754A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Otters and small numbers of wildfowl frequent the lake and the outflow.  </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> Arenig-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0055754A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changes in water level within the lake may impact upon these features.  </w:t>
+              <w:t>Llanvirn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0055754A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Lower Ordovician) sedimentary rocks exposed in stream sections and inland outcrops. </w:t>
             </w:r>
             <w:r>
-              <w:t>There is also no expected impact on Arctic Charr, a main SSSI feature, due to the Afon Goch having a</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> natural barrie</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>It</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0055754A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is of national importance because the exposed rocks and fossils permit geologists to reconstruct environmental conditions in North Wales some 470 million years ago, and to correlate these rocks with sequences of a similar age found elsewhere, for example in South Wales and the Lake District.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">r below </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> upstream migration of migratory salmonids.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  As this site is located over 10km downstream and not designated for any water related features there is no possible impact pathway. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="017E70BA" w14:textId="3BB4049E" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF99FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1743,50 +1952,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21FDE050" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="255" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Recommendation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23931230" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71725AC3" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B10EA98" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
@@ -1908,51 +2118,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CD662F0" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="255" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Signature and date assessment made</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="379E6269" w14:textId="77777777" w:rsidR="003E4AB6" w:rsidRPr="00D74ABA" w:rsidRDefault="003E4AB6" w:rsidP="003E4AB6">
             <w:pPr>
               <w:spacing w:after="255"/>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2521,51 +2730,112 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46B88B2C" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>If you assess activity as being likely to damage  even if you think this can be mitigated by conditioning you need to formally notify SNCB send them a copy of this notice with part 1 of this form. Environment teams have 28 days to respond.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">If you assess activity as being likely to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF66FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>damage  even</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF66FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if you think this can be mitigated by </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF66FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conditioning</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF66FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you need to formally notify </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF66FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SNCB</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF66FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> send them a copy of this notice with part 1 of this form. Environment teams have 28 days to respond.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30BFEF53" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E4D22E9" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
@@ -2598,50 +2868,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="5E0483AA" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Insert date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E3BFC94" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E55B09B" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
@@ -2670,51 +2941,81 @@
             </w:r>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">[insert name of SSSI] </w:t>
             </w:r>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">and request your formal advice.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>We have assessed that this damage could be mitigated by including conditions[remove if not applicable].</w:t>
+              <w:t xml:space="preserve">We have assessed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">that this damage could be mitigated by including </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conditions[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>remove if not applicable].</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0864E116" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="211BB401" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2793,51 +3094,50 @@
           <w:p w14:paraId="292E4308" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6ECE63F8" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Information on the permit application can be found in Part 1 of this form and </w:t>
             </w:r>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[include link to DMS documents if required]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w14:paraId="343C9FF0" w14:textId="77777777" w:rsidTr="00CD7162">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
@@ -3366,51 +3666,61 @@
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="645139DB" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Provide reasoning for your decision and how you have considered advice from NRW(SNCB) in the box opposite and delete text in blue that is not relevant.  This might be the same as the info and decision in part 1 of the form</w:t>
+              <w:t xml:space="preserve">Provide reasoning for your decision and how you have considered advice from NRW(SNCB) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF66FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>in the box opposite and delete text in blue that is not relevant.  This might be the same as the info and decision in part 1 of the form</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B25803F" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08B5A3C4" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
@@ -3878,51 +4188,71 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73E797E4" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>If your decision is not in line with the recommendations from SNCB you must formally notify them using the appropriate online form or letter.</w:t>
+              <w:t xml:space="preserve">If your decision is not in line with the recommendations from </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF66FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SNCB</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D74ABA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF66FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you must formally notify them using the appropriate online form or letter.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16BB0296" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF66FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F5EF89B" w14:textId="77777777" w:rsidR="00026A0D" w:rsidRPr="00D74ABA" w:rsidRDefault="00026A0D" w:rsidP="001E40BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74ABA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -4186,62 +4516,62 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC07C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D081A4A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="907" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4444,93 +4774,96 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="116684310">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00026A0D"/>
     <w:rsid w:val="00026A0D"/>
     <w:rsid w:val="000A3BC4"/>
     <w:rsid w:val="00157860"/>
+    <w:rsid w:val="00226BBE"/>
     <w:rsid w:val="00294F27"/>
     <w:rsid w:val="00341013"/>
     <w:rsid w:val="003E4AB6"/>
+    <w:rsid w:val="0055754A"/>
     <w:rsid w:val="006D3D95"/>
     <w:rsid w:val="008075D1"/>
     <w:rsid w:val="008172B4"/>
     <w:rsid w:val="008E3654"/>
     <w:rsid w:val="00C001C3"/>
     <w:rsid w:val="00CC4062"/>
     <w:rsid w:val="00CD7162"/>
     <w:rsid w:val="00DE01C1"/>
+    <w:rsid w:val="00E024D0"/>
     <w:rsid w:val="00E71782"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="793852DA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DBF334C0-DD5C-4D64-AADA-9B98D14D4189}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -5114,51 +5447,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00026A0D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -5875,54 +6207,108 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F5010200CF4B284C623EBF43BC7A240AE1B0DB0A" ma:contentTypeVersion="787" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="4e1eb2c075954cada4ef684908706e74">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="a7524d39-12c8-45c0-a1a3-08132ebc3392" xmlns:ns5="005db27c-c37f-4c3b-898d-3fee1249b087" xmlns:ns6="6e121689-de5b-41b9-a751-bfeda7fa2b07" xmlns:ns7="9be56660-2c31-41ef-bc00-23e72f632f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b5ef383cf870dd4ac7a87bd963d17588" ns2:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="a7524d39-12c8-45c0-a1a3-08132ebc3392"/>
     <xsd:import namespace="005db27c-c37f-4c3b-898d-3fee1249b087"/>
     <xsd:import namespace="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
                 <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
@@ -6347,189 +6733,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">
       <Value>499</Value>
     </TaxCatchAll>
     <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-435-825294</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
       <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-435-825294</Url>
       <Description>REGU-435-825294</Description>
     </_dlc_DocIdUrl>
     <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Afon Goch</Site_x0020_Name>
     <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Internal document</Internal_x002f_External>
     <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">LL55 4NL</Post_x0020_code>
     <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Form/Proforma</Document_x0020_Type>
     <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Gwynedd Council</Welsh_x0020_Local_x0020_Authority>
     <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
     <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">8 Ty Du Road, Llanberis, Caernarfon, LL55 4HD</Addressee>
     <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Application</Process_x0020_Type>
     <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">5. WRA Water Resources Regulations</License_x002f_Activity_x0020_Type>
     <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-06-22T23:00:00+00:00</Document_x0020_Date>
     <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Intake at Afon Goch, Llanberis</Facility_x0020_Address>
     <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence variation</Environment_x0020_Sub_x0020_Folder>
     <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Ynni Padarn Peris Cyf</Customer_x0020_Name>
     <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42E3F2E3-9DD7-4A2E-8DA5-B014953C75FF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D7E386-2E28-4E42-A6F5-394B454AA634}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDF5E1A2-9E57-49D3-AB75-56F43920928A}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35A420C2-0BFB-44D8-83BF-1F226DD9172B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDF5E1A2-9E57-49D3-AB75-56F43920928A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="a7524d39-12c8-45c0-a1a3-08132ebc3392"/>
+    <ds:schemaRef ds:uri="005db27c-c37f-4c3b-898d-3fee1249b087"/>
+    <ds:schemaRef ds:uri="6e121689-de5b-41b9-a751-bfeda7fa2b07"/>
+    <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D7E386-2E28-4E42-A6F5-394B454AA634}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42E3F2E3-9DD7-4A2E-8DA5-B014953C75FF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1169332-80AC-4D23-BC4E-AADD1BD92AA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="7101b54a-c63e-4e2e-88bc-34cc7e4ff740"/>
     <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1115</Words>
-  <Characters>6361</Characters>
+  <Words>1215</Words>
+  <Characters>6930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Cyfoeth Naturiol Cymru Natural Resources Wales</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7462</CharactersWithSpaces>
+  <CharactersWithSpaces>8129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067EB80C5FE939D4A9B3D8BA62129B7F5010200CF4B284C623EBF43BC7A240AE1B0DB0A</vt:lpwstr>
   </property>