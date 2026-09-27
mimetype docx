--- v0 (2026-07-28)
+++ v1 (2026-09-27)
@@ -22776,51 +22776,51 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="83f546a9-c1c9-4c40-bfe0-8714c2c0a127">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Cement Replacement Plant</Site_x0020_Name>
     <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Incoming document</Internal_x002f_External>
     <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">CF33 4RS</Post_x0020_code>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Form/Proforma</Document_x0020_Type>
     <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Bridgend CBC</Welsh_x0020_Local_x0020_Authority>
     <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
     <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">The Research Centre Parc Stormy, Stormy Down, Bridgend CF33 4RS</Addressee>
     <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Application</Process_x0020_Type>
     <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">3. EPR Regulated Industry</License_x002f_Activity_x0020_Type>
     <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
-    <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-07-15T23:00:00+00:00</Document_x0020_Date>
+    <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-07-26T23:00:00+00:00</Document_x0020_Date>
     <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Unit 1 Former Stormydown Aerodrome, Pyle  CF33 4RS</Facility_x0020_Address>
     <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licence variation</Environment_x0020_Sub_x0020_Folder>
     <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Cenin Ltd</Customer_x0020_Name>
     <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-409-3567018</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
       <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-409-3567018</Url>
       <Description>REGU-409-3567018</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false"/>
@@ -22863,78 +22863,78 @@
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC349131-B1B1-40F9-9032-B116F12C1E03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D748A81-15A8-4D79-80B1-63D5138A121F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54163271-80F1-4E6D-B796-BCC89F7B0C0D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{158012C7-1601-4E1B-9584-C3443DFE4085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="99cebd46-5a8b-4bd9-a4db-4764164de6de"/>
     <ds:schemaRef ds:uri="7447023b-070f-4efc-9e7b-b42e2584f509"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA93439-F15C-49DC-B440-2B03EC15E7EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCA09FDA-D524-41A3-AB9E-EACE6728B7ED}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A42DA5D4-4229-424A-8A00-D0A6AB54DD7E}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE29657D-6C7A-4DA3-AC38-4EAD4E2F4A42}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F393EC8-20F7-44FC-913D-40504BDCF4B8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1057</Words>
   <Characters>6030</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>