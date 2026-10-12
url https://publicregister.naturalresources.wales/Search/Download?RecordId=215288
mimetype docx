--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -11,109 +11,121 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9242" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4621"/>
         <w:gridCol w:w="4621"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA2271" w:rsidRPr="001669D0" w14:paraId="1B2BF887" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B758FD8" w14:textId="77777777" w:rsidR="00FD28DC" w:rsidRPr="00FD28DC" w:rsidRDefault="00FD28DC" w:rsidP="00FD28DC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD28DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mr Daniel James and Mrs Carys James</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="181C302E" w14:textId="77777777" w:rsidR="00FD28DC" w:rsidRPr="00FD28DC" w:rsidRDefault="00FD28DC" w:rsidP="00FD28DC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FD28DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Stepside Farm,</w:t>
+              <w:t>Stepside</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FD28DC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Farm,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C711EF8" w14:textId="77777777" w:rsidR="00FD28DC" w:rsidRPr="00FD28DC" w:rsidRDefault="00FD28DC" w:rsidP="00FD28DC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD28DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gwbert Road,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ABDC3CB" w14:textId="77777777" w:rsidR="00FD28DC" w:rsidRPr="00FD28DC" w:rsidRDefault="00FD28DC" w:rsidP="00FD28DC">
@@ -721,145 +733,176 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Start of deployment period: </w:t>
       </w:r>
       <w:r w:rsidR="00E5426C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>26/08/2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448CDE30" w14:textId="0773FF78" w:rsidR="001E3CEF" w:rsidRPr="00400A60" w:rsidRDefault="001E3CEF" w:rsidP="001F5322">
+    <w:p w14:paraId="448CDE30" w14:textId="2A3B41A0" w:rsidR="001E3CEF" w:rsidRPr="00400A60" w:rsidRDefault="001E3CEF" w:rsidP="001F5322">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="EndnoteTextChar"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">End of deployment period: </w:t>
       </w:r>
       <w:r w:rsidR="00E5426C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>25/06/2027</w:t>
+        <w:t>25/0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B528BD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5426C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/2027</w:t>
       </w:r>
       <w:r w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573BA710" w14:textId="77777777" w:rsidR="00155754" w:rsidRPr="00400A60" w:rsidRDefault="00155754" w:rsidP="001F5322">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="660D135C" w14:textId="6D79AE05" w:rsidR="00E71328" w:rsidRPr="00400A60" w:rsidRDefault="00E03669" w:rsidP="00CA2271">
+    <w:p w14:paraId="660D135C" w14:textId="5270A78B" w:rsidR="00E71328" w:rsidRPr="00400A60" w:rsidRDefault="00E03669" w:rsidP="00CA2271">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">We’ve assessed </w:t>
       </w:r>
       <w:r w:rsidR="001F5322" w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">your deployment </w:t>
       </w:r>
       <w:r w:rsidR="008273B4" w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">application </w:t>
       </w:r>
       <w:r w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>and agree</w:t>
-      </w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00400A60">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B2348E" w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> that you may start to operate.</w:t>
       </w:r>
       <w:r w:rsidR="001E3CEF" w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA2271" w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -907,51 +950,71 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> expires on</w:t>
       </w:r>
       <w:r w:rsidR="00CA2271" w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E5426C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>25/06/2027</w:t>
+        <w:t>25/0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B528BD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5426C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/2027</w:t>
       </w:r>
       <w:r w:rsidR="001E3CEF" w:rsidRPr="00400A60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D85CF65" w14:textId="7172501F" w:rsidR="00E71328" w:rsidRPr="00400A60" w:rsidRDefault="00E71328" w:rsidP="00CA2271">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E96A2EA" w14:textId="60C2D4BD" w:rsidR="00CA2271" w:rsidRPr="001669D0" w:rsidRDefault="00E71328" w:rsidP="00CA2271">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1165,51 +1228,69 @@
       </w:pPr>
       <w:r w:rsidRPr="001669D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">You must comply with your permit and carry out the activities in accordance with the requirements of the agreed deployment application unless we agree otherwise in writing. </w:t>
       </w:r>
       <w:r w:rsidR="00196F3F" w:rsidRPr="001669D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001669D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The term ‘deployment application’ refers to the deployment form and all of the accompanying information.  The accompanying information is that sent in with the deployment form and any additional information received during the assessment.</w:t>
+        <w:t xml:space="preserve">The term ‘deployment application’ refers to the deployment form and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669D0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669D0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the accompanying information.  The accompanying information is that sent in with the deployment form and any additional information received during the assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6284A70D" w14:textId="77777777" w:rsidR="007B08D8" w:rsidRDefault="007B08D8" w:rsidP="00333767">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="089841C2" w14:textId="397974B7" w:rsidR="00333767" w:rsidRPr="001669D0" w:rsidRDefault="002F3BF7" w:rsidP="00333767">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -1491,51 +1572,87 @@
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="713E5A49" w14:textId="36E311D3" w:rsidR="001F5322" w:rsidRDefault="001F5322" w:rsidP="001F5322">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0374">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If you fail to comply with these requirements you may be committing an offence and enforcement action may be taken against you</w:t>
+        <w:t xml:space="preserve">If you fail to comply with these </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C0374">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C0374">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you may be committing an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C0374">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>offence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C0374">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and enforcement action may be taken against you</w:t>
       </w:r>
       <w:r w:rsidR="00E00F12" w:rsidRPr="009C0374">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D413FE" w:rsidRPr="009C0374">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Failure to meet any of these Cross Compliance standards could result in a f</w:t>
       </w:r>
       <w:r w:rsidR="009C0374">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -1562,112 +1679,242 @@
       <w:r w:rsidR="00D413FE" w:rsidRPr="009C0374">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">lsh Government on the Direct Payments for the land deployed upon. This will </w:t>
       </w:r>
       <w:r w:rsidR="009C0374" w:rsidRPr="009C0374">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>include the</w:t>
       </w:r>
       <w:r w:rsidR="00D413FE" w:rsidRPr="009C0374">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Basic Payment Scheme (BPS); and Welsh Government Rural Communities - Rural Development area based schemes.</w:t>
+        <w:t xml:space="preserve"> Basic Payment Scheme (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D413FE" w:rsidRPr="009C0374">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>BPS);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D413FE" w:rsidRPr="009C0374">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Welsh Government Rural Communities - Rural Development </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D413FE" w:rsidRPr="009C0374">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>area based</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D413FE" w:rsidRPr="009C0374">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schemes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CC9C6A" w14:textId="77777777" w:rsidR="00BE6A29" w:rsidRDefault="00BE6A29" w:rsidP="001F5322">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0815FE80" w14:textId="7E26867C" w:rsidR="00FB1D19" w:rsidRDefault="00357A7D" w:rsidP="001F5322">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please ensure where relevant the farmer/landowner is given a copy of the spreading records for inclusion in the farm records e.g. Glastir Activity diary and records required under The Water Resources ( Control of Agricultural Pollution)(Wales) regulations 2021  both of which are a legal requirement</w:t>
+        <w:t xml:space="preserve">Please ensure where relevant the farmer/landowner is given a copy of the spreading records for inclusion in the farm records e.g. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Glastir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Activity diary and records required under The Water Resources </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00357A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>( Control</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00357A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Agricultural </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00357A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pollution)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00357A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wales) regulations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00357A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2021  both</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00357A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of which are a legal requirement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270243DA" w14:textId="77777777" w:rsidR="00357A7D" w:rsidRDefault="00357A7D" w:rsidP="001F5322">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14D69384" w14:textId="77777777" w:rsidR="00333767" w:rsidRPr="001669D0" w:rsidRDefault="00333767" w:rsidP="00333767">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001669D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have any queries about this matter please contact us by telephone on 0300 065 3000 or email us at </w:t>
+        <w:t xml:space="preserve">If you have any queries about this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669D0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>matter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669D0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please contact us by telephone on 0300 065 3000 or email us at </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="001669D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>enquiries@naturalresourceswales.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001669D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> quoting your deployment application reference.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AEFAAE6" w14:textId="77777777" w:rsidR="00A12614" w:rsidRPr="001669D0" w:rsidRDefault="00A12614" w:rsidP="00A12614">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1890,60 +2137,60 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">c.c. </w:t>
       </w:r>
       <w:r w:rsidR="00F05A0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Robert Tucker</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001669D0" w:rsidRPr="001669D0" w:rsidSect="003C4B03">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54AB172D" w14:textId="77777777" w:rsidR="00DA23BC" w:rsidRDefault="00DA23BC">
+    <w:p w14:paraId="53B25AD5" w14:textId="77777777" w:rsidR="00B36663" w:rsidRDefault="00B36663">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="507C22CB" w14:textId="77777777" w:rsidR="00DA23BC" w:rsidRDefault="00DA23BC">
+    <w:p w14:paraId="2853B98E" w14:textId="77777777" w:rsidR="00B36663" w:rsidRDefault="00B36663">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1970,51 +2217,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B11B53C" w14:textId="77777777" w:rsidR="00B2348E" w:rsidRPr="00FD28DC" w:rsidRDefault="00B2348E" w:rsidP="00333767">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD28DC">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Ffôn/Tel</w:t>
     </w:r>
     <w:r w:rsidRPr="00FD28DC">
@@ -2037,255 +2284,279 @@
       <w:t>0300 065 3000</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6406F797" w14:textId="02A1B3D3" w:rsidR="00B2348E" w:rsidRPr="00FD28DC" w:rsidRDefault="00B2348E" w:rsidP="00333767">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD28DC">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>Ebost/Email</w:t>
+      <w:t>Ebost/</w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00FD28DC">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>Email</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00FD28DC">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
-[...9 lines deleted...]
-    </w:hyperlink>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00461981">
+      <w:rPr>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:instrText>HYPERLINK "mailto:ymholiadau@cyfoethnaturiolcymru.gov.uk"</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00FD28DC">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>ymholiadau@cyfoethnaturiolcymru.gov.uk</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
     <w:r w:rsidR="002F3BF7" w:rsidRPr="00FD28DC">
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7A554A26" w14:textId="77777777" w:rsidR="00B2348E" w:rsidRPr="00FD28DC" w:rsidRDefault="00B2348E" w:rsidP="00333767">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD28DC">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FD28DC">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:hyperlink r:id="rId2" w:history="1">
+    <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00FD28DC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>enquiries@naturalresourceswales.gov.uk</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="69E4BF4D" w14:textId="77777777" w:rsidR="00B2348E" w:rsidRPr="00FD28DC" w:rsidRDefault="00B2348E" w:rsidP="00333767">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD28DC">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Gwefan/Website</w:t>
     </w:r>
     <w:r w:rsidRPr="00FD28DC">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:hyperlink r:id="rId3" w:history="1">
+    <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00FD28DC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>www.cyfoethnaturiolcymru.gov.uk</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00FD28DC">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
       <w:t>Croesewir gohebiaeth yn y Gymraeg a'r Saesneg</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="078BD8CC" w14:textId="77777777" w:rsidR="00B2348E" w:rsidRPr="00196F3F" w:rsidRDefault="00B2348E" w:rsidP="00333767">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:left="720" w:firstLine="720"/>
       <w:textAlignment w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:hyperlink r:id="rId4" w:history="1">
+    <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidRPr="00CB04C0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>www.naturalresourceswales.gov.uk</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="0099119E">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CB04C0">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Correspondence welcomed in Welsh and English</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EF0A466" w14:textId="77777777" w:rsidR="00DA23BC" w:rsidRDefault="00DA23BC">
+    <w:p w14:paraId="3495CC6B" w14:textId="77777777" w:rsidR="00B36663" w:rsidRDefault="00B36663">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C36FD63" w14:textId="77777777" w:rsidR="00DA23BC" w:rsidRDefault="00DA23BC">
+    <w:p w14:paraId="503262E8" w14:textId="77777777" w:rsidR="00B36663" w:rsidRDefault="00B36663">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62E4C0EC" w14:textId="4B350D14" w:rsidR="00B2348E" w:rsidRDefault="007427BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6435CE53" wp14:editId="7727C171">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-24130</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-329565</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1847850" cy="1323975"/>
           <wp:effectExtent l="0" t="0" r="3810" b="5080"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -2319,51 +2590,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6F14E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CA0A648"/>
     <w:lvl w:ilvl="0" w:tplc="F782D850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="178EE960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2777,53 +3048,54 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1058430714">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="802968703">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1856337778">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="504588435">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2841,123 +3113,130 @@
     <w:rsid w:val="001230F4"/>
     <w:rsid w:val="00145315"/>
     <w:rsid w:val="00155754"/>
     <w:rsid w:val="0015642C"/>
     <w:rsid w:val="001669D0"/>
     <w:rsid w:val="00191CE9"/>
     <w:rsid w:val="00196F3F"/>
     <w:rsid w:val="001A2921"/>
     <w:rsid w:val="001A3590"/>
     <w:rsid w:val="001B3B3B"/>
     <w:rsid w:val="001D684F"/>
     <w:rsid w:val="001E3C19"/>
     <w:rsid w:val="001E3CEF"/>
     <w:rsid w:val="001F5322"/>
     <w:rsid w:val="00237406"/>
     <w:rsid w:val="00250932"/>
     <w:rsid w:val="00263837"/>
     <w:rsid w:val="00266B63"/>
     <w:rsid w:val="002734AF"/>
     <w:rsid w:val="00280FC3"/>
     <w:rsid w:val="002A38AD"/>
     <w:rsid w:val="002B110C"/>
     <w:rsid w:val="002B693C"/>
     <w:rsid w:val="002F3BF7"/>
     <w:rsid w:val="00333767"/>
+    <w:rsid w:val="00355C61"/>
     <w:rsid w:val="00357A7D"/>
     <w:rsid w:val="003B445E"/>
     <w:rsid w:val="003C0BA2"/>
+    <w:rsid w:val="003C2632"/>
+    <w:rsid w:val="003C40B7"/>
     <w:rsid w:val="003C4B03"/>
     <w:rsid w:val="003C6F30"/>
     <w:rsid w:val="003D2A8F"/>
     <w:rsid w:val="003F66B3"/>
     <w:rsid w:val="00400A60"/>
     <w:rsid w:val="00403E90"/>
     <w:rsid w:val="00403F18"/>
     <w:rsid w:val="004206AC"/>
     <w:rsid w:val="00431C1C"/>
     <w:rsid w:val="004425AB"/>
     <w:rsid w:val="00446685"/>
     <w:rsid w:val="00450E82"/>
+    <w:rsid w:val="00461981"/>
     <w:rsid w:val="004667EB"/>
     <w:rsid w:val="00472565"/>
     <w:rsid w:val="00482234"/>
     <w:rsid w:val="004C0EE1"/>
     <w:rsid w:val="004F089B"/>
     <w:rsid w:val="0053098C"/>
     <w:rsid w:val="005927EA"/>
     <w:rsid w:val="005A2E1B"/>
     <w:rsid w:val="005B2408"/>
     <w:rsid w:val="005B2F06"/>
     <w:rsid w:val="005C1450"/>
+    <w:rsid w:val="005F3036"/>
     <w:rsid w:val="00612111"/>
     <w:rsid w:val="0068109E"/>
     <w:rsid w:val="00682551"/>
     <w:rsid w:val="00685C4C"/>
     <w:rsid w:val="006C2A99"/>
     <w:rsid w:val="0071201D"/>
     <w:rsid w:val="007335B4"/>
     <w:rsid w:val="007427BA"/>
     <w:rsid w:val="007B08D8"/>
     <w:rsid w:val="007D1DF8"/>
     <w:rsid w:val="007F71F6"/>
     <w:rsid w:val="008065C8"/>
     <w:rsid w:val="008273B4"/>
     <w:rsid w:val="0083690C"/>
     <w:rsid w:val="00846716"/>
     <w:rsid w:val="00867C31"/>
     <w:rsid w:val="00872DDA"/>
     <w:rsid w:val="008C6F02"/>
     <w:rsid w:val="008D39C0"/>
     <w:rsid w:val="008D6492"/>
     <w:rsid w:val="008F5E15"/>
     <w:rsid w:val="00913973"/>
     <w:rsid w:val="00922678"/>
     <w:rsid w:val="00956A10"/>
     <w:rsid w:val="00987C5B"/>
     <w:rsid w:val="009B28D2"/>
     <w:rsid w:val="009C0374"/>
     <w:rsid w:val="009E45CD"/>
     <w:rsid w:val="00A12614"/>
     <w:rsid w:val="00A14AC8"/>
     <w:rsid w:val="00A223A5"/>
     <w:rsid w:val="00A23EE2"/>
     <w:rsid w:val="00A32310"/>
     <w:rsid w:val="00A37512"/>
     <w:rsid w:val="00A63CDC"/>
     <w:rsid w:val="00A67881"/>
     <w:rsid w:val="00A77E19"/>
     <w:rsid w:val="00A928BB"/>
     <w:rsid w:val="00A93DA4"/>
     <w:rsid w:val="00AA474A"/>
     <w:rsid w:val="00AC2441"/>
     <w:rsid w:val="00AC707E"/>
     <w:rsid w:val="00AE6C4B"/>
     <w:rsid w:val="00B020F5"/>
     <w:rsid w:val="00B14CAA"/>
     <w:rsid w:val="00B2348E"/>
     <w:rsid w:val="00B32090"/>
+    <w:rsid w:val="00B36663"/>
+    <w:rsid w:val="00B528BD"/>
     <w:rsid w:val="00B8680C"/>
     <w:rsid w:val="00BB0DE9"/>
     <w:rsid w:val="00BD0DA3"/>
     <w:rsid w:val="00BE6A29"/>
     <w:rsid w:val="00C17B40"/>
     <w:rsid w:val="00C2451A"/>
     <w:rsid w:val="00C64FA0"/>
     <w:rsid w:val="00C73CDE"/>
     <w:rsid w:val="00C7474E"/>
     <w:rsid w:val="00C84140"/>
     <w:rsid w:val="00C915FB"/>
     <w:rsid w:val="00CA2271"/>
     <w:rsid w:val="00CC4CC3"/>
     <w:rsid w:val="00D413FE"/>
     <w:rsid w:val="00D76841"/>
     <w:rsid w:val="00D963D7"/>
     <w:rsid w:val="00DA1A09"/>
     <w:rsid w:val="00DA23BC"/>
     <w:rsid w:val="00DB1D63"/>
     <w:rsid w:val="00DE0829"/>
     <w:rsid w:val="00DF6168"/>
     <w:rsid w:val="00E00F12"/>
     <w:rsid w:val="00E03669"/>
     <w:rsid w:val="00E16465"/>
     <w:rsid w:val="00E3036E"/>
@@ -2971,51 +3250,51 @@
     <w:rsid w:val="00F0744C"/>
     <w:rsid w:val="00F326FC"/>
     <w:rsid w:val="00F4114F"/>
     <w:rsid w:val="00F508C0"/>
     <w:rsid w:val="00F53209"/>
     <w:rsid w:val="00F70A21"/>
     <w:rsid w:val="00F87A24"/>
     <w:rsid w:val="00FB1D19"/>
     <w:rsid w:val="00FD28DC"/>
     <w:rsid w:val="00FF5511"/>
     <w:rsid w:val="00FF70C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51027D1D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5F6F85C9-FC20-43F9-BB55-27C4D7BBA415}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -3786,51 +4065,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1662465018">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:invasive.non.native@naturalresourceswales.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturalresourceswales.gov.uk/guidance-and-advice/business-sectors/forestry/tree-health-and-biosecurity/?lang=en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.org/index.cfm?sectionid=58" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@naturalresourceswales.gov.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email:treehealth@naturalresources.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturalresources.wales/permits-and-permissions/waste-permitting/apply-for-deployment-of-a-mobile-plant-permit/?lang=en" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/dcarpenter/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/WZAC8E91/www.cyfoethnaturiolcymru.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@naturalresourceswales.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ymholiadau@cyfoethnaturiolcymru.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/dcarpenter/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/WZAC8E91/www.naturalresourceswales.gov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/dcarpenter/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/WZAC8E91/www.naturalresourceswales.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/dcarpenter/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/WZAC8E91/www.cyfoethnaturiolcymru.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@naturalresourceswales.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -4083,50 +4362,100 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="NRW Perm-Comp Word Document" ma:contentTypeID="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102001652CD160364CE40993C0B93A5AB272F" ma:contentTypeVersion="790" ma:contentTypeDescription="Permitting &amp; Compliance Word Document" ma:contentTypeScope="" ma:versionID="3d44a0ea9cfd6855aac7caca830d38b8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="859f7ad6-93f6-4205-b62b-a17f28acbbac" xmlns:ns4="9be56660-2c31-41ef-bc00-23e72f632f2a" xmlns:ns5="2d26ea36-7c50-446b-9d04-1f7e45287032" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="827d5cb1d101a17dc16164916c15a089" ns2:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
     <xsd:import namespace="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
     <xsd:import namespace="2d26ea36-7c50-446b-9d04-1f7e45287032"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Disclosure_x0020_Status"/>
                 <xsd:element ref="ns2:Document_x0020_Date"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns2:Internal_x002f_External"/>
                 <xsd:element ref="ns2:Environment_x0020_Sub_x0020_Folder"/>
                 <xsd:element ref="ns2:License_x002f_Activity_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Process_x0020_Type"/>
                 <xsd:element ref="ns2:Addressee" minOccurs="0"/>
                 <xsd:element ref="ns2:Customer_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Facility_x0020_Address" minOccurs="0"/>
                 <xsd:element ref="ns2:Site_x0020_Name" minOccurs="0"/>
                 <xsd:element ref="ns2:Welsh_x0020_Local_x0020_Authority" minOccurs="0"/>
                 <xsd:element ref="ns2:Surrendered_x002f_Expired" minOccurs="0"/>
                 <xsd:element ref="ns2:Post_x0020_code" minOccurs="0"/>
@@ -4459,209 +4788,180 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-52773391-698</_dlc_DocId>
+    <_dlc_DocId xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">REGU-52773391-728</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="9be56660-2c31-41ef-bc00-23e72f632f2a">
-      <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-52773391-698</Url>
-      <Description>REGU-52773391-698</Description>
+      <Url>https://cyfoethnaturiolcymru.sharepoint.com/teams/Regulatory/Permitting/_layouts/15/DocIdRedir.aspx?ID=REGU-52773391-728</Url>
+      <Description>REGU-52773391-728</Description>
     </_dlc_DocIdUrl>
     <Site_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Mobile Plant</Site_x0020_Name>
     <Permit_x0020_Number xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">EPR-AB3891CX</Permit_x0020_Number>
     <Internal_x002f_External xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Outgoing document</Internal_x002f_External>
     <Post_x0020_code xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Document_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Permit</Document_x0020_Type>
     <Welsh_x0020_Local_x0020_Authority xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Disclosure_x0020_Status xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Public register</Disclosure_x0020_Status>
     <Addressee xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Stepside Farm Gwbert Road Cardigan SA43 1PH</Addressee>
     <Process_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Application</Process_x0020_Type>
     <License_x002f_Activity_x0020_Type xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">1. EPR Waste Facility</License_x002f_Activity_x0020_Type>
     <Surrendered_x002f_Expired xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
     <Document_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">2026-08-25T23:00:00+00:00</Document_x0020_Date>
     <Facility_x0020_Address xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Mobile Plant</Facility_x0020_Address>
     <Environment_x0020_Sub_x0020_Folder xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Licences applications</Environment_x0020_Sub_x0020_Folder>
     <Customer_x0020_Name xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac">Mr Daniel James and Mrs Carys James</Customer_x0020_Name>
     <Surrendered_x002f_Expired_x0020_Date xmlns="859f7ad6-93f6-4205-b62b-a17f28acbbac" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="78499d3b-94a8-4059-8763-489d4400b14a" ContentTypeId="0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102" PreviousValue="false" LastSyncTimeStamp="2021-07-23T15:26:04.883Z"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...52 lines deleted...]
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19112BC0-3099-4F73-AA00-841A3B361AAD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D5D5F9A-A588-45AA-A3FF-7FB74F0FA610}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19112BC0-3099-4F73-AA00-841A3B361AAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
+    <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="2d26ea36-7c50-446b-9d04-1f7e45287032"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34BC0310-92A0-4E24-B63E-FDA898A78769}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9be56660-2c31-41ef-bc00-23e72f632f2a"/>
+    <ds:schemaRef ds:uri="859f7ad6-93f6-4205-b62b-a17f28acbbac"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D9C23E0-7CF3-4E39-A4BF-607953BE07B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBD00243-C3ED-4453-82E9-19A6B1977518}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1C2AEA7-B698-4688-BD6D-35C937A97A19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A47B9DDA-5699-48BC-84E7-DE723ADF1C8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>667</Words>
   <Characters>3808</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>618_11_SD10 EPR deployment applications - Deployment issue letter</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Environment Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4467</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
@@ -4777,51 +5077,51 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ymholiadau@cyfoethnaturiolcymru.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>LPD1 Deployment issue letter</dc:title>
+  <dc:title>LPD1 Deployment issue letter (re-issued with corrected dates)</dc:title>
   <dc:subject/>
   <dc:creator>Jo Hatch</dc:creator>
   <cp:keywords/>
   <dc:description>618_11_SD10, Version 2
 Issue date: 08/03/2013</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Subject">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Keywords">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_Author">
     <vt:lpwstr>Jo Hatch</vt:lpwstr>
   </property>
@@ -4829,35 +5129,35 @@
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Categories">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Approval Level">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_Comments">
     <vt:lpwstr>618_11_SD10, Version 2
 Issue date: 08/03/2013</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Assigned To">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="SharedWithUsers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="SharingHintHash">
     <vt:lpwstr>-236287451</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
     <vt:lpwstr>0x01010067EB80C5FE939D4A9B3D8BA62129B7F50102001652CD160364CE40993C0B93A5AB272F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>21325935-dbba-4ea7-b778-472643371813</vt:lpwstr>
+    <vt:lpwstr>048b5542-af53-4b5c-ab49-8f8b923121c2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="AuthorIds_UIVersion_2048">
     <vt:lpwstr>961</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="AuthorIds_UIVersion_2560">
     <vt:lpwstr>200</vt:lpwstr>
   </property>
 </Properties>
 </file>